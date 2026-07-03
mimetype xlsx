--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -28,51 +28,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-19 02:00:12</t>
+    <t>Актуальность прайса на: 2026-07-03 12:38:24</t>
   </si>
   <si>
     <t>Готовые стеклянные перегородки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FDS-107 AL/BL</t>
   </si>
   <si>
     <t>Комплект угловой раздвижной душевой кабины FDS-107 размером 800 х 1200 х 1900 алюминий/черный</t>
   </si>
@@ -1054,36 +1054,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://localhost/</dc:creator>
+  <dc:creator>https://av24.su/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://av24.su/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>