--- v1 (2026-07-03)
+++ v2 (2026-08-17)
@@ -28,51 +28,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-03 12:38:24</t>
+    <t>Актуальность прайса на: 2026-08-17 16:49:28</t>
   </si>
   <si>
     <t>Готовые стеклянные перегородки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FDS-107 AL/BL</t>
   </si>
   <si>
     <t>Комплект угловой раздвижной душевой кабины FDS-107 размером 800 х 1200 х 1900 алюминий/черный</t>
   </si>