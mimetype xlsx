--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-17 16:49:28</t>
+    <t>Актуальность прайса на: 2026-10-02 01:24:01</t>
   </si>
   <si>
     <t>Готовые стеклянные перегородки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FDS-107 AL/BL</t>
   </si>
   <si>
     <t>Комплект угловой раздвижной душевой кабины FDS-107 размером 800 х 1200 х 1900 алюминий/черный</t>
   </si>
@@ -222,51 +222,51 @@
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f170e6b35f9fbd132752fac9ef4dc3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19868dd4518a24e4e5528b64cd0661.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e48f5ca5cb8c169f78efea0525236.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0c78182af8a6183fc53f3f5702276.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29c1d9386992ae8b694937da7c13ca.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769fb1f9f82775b9947e9b5c01e300a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dd081561273884f6ec15148d60544.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce9ebc35645a23a65ab5ec8fdd6c8c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ce4fca61836a6e1c088fdcd14c761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd079da24d39a3d21487d8d8a23afd79.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f02a7ded3d609f104fd743c81bda1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f1a48507da44d56f0ffb9be620ae8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4287c6cb58b61766b699e00f32f485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716002df2d8e7d538487297bc1ca459.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac091016b47349a886859409fe4a04de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05cf7f14799f0ccea901bac88a0ee3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_16802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>