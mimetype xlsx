--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -28,51 +28,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-19 02:00:12</t>
+    <t>Актуальность прайса на: 2026-07-03 14:50:18</t>
   </si>
   <si>
     <t>Системы безрамного остекления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>DSKU-1-3/3 AL</t>
   </si>
   <si>
     <t>Система DSKU-1-3/3 безрамного остекления 3 рельсы/3 двери, алюминий</t>
   </si>
@@ -1286,36 +1286,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://localhost/</dc:creator>
+  <dc:creator>https://av24.su/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://av24.su/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>