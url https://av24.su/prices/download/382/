--- v1 (2026-07-03)
+++ v2 (2026-08-17)
@@ -28,51 +28,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-03 14:50:18</t>
+    <t>Актуальность прайса на: 2026-08-18 00:37:31</t>
   </si>
   <si>
     <t>Системы безрамного остекления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>DSKU-1-3/3 AL</t>
   </si>
   <si>
     <t>Система DSKU-1-3/3 безрамного остекления 3 рельсы/3 двери, алюминий</t>
   </si>
@@ -1071,216 +1071,216 @@
       <c r="B9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A10" s="13">
         <v>1</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="11">
-        <v>40000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A11" s="13">
         <v>2</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="11">
-        <v>58000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A12" s="13">
         <v>3</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="11">
-        <v>222000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A13" s="13">
         <v>4</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="11">
-        <v>164000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A14" s="13">
         <v>5</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="11">
-        <v>82000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A15" s="13">
         <v>6</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="11">
-        <v>107000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A16" s="13">
         <v>7</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E16" s="11">
-        <v>82000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A17" s="13">
         <v>8</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="11">
-        <v>119000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A18" s="13">
         <v>9</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="11">
-        <v>155000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A19" s="13">
         <v>10</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="11">
-        <v>208000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A20" s="13">
         <v>11</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="11">
-        <v>299000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:5" customHeight="1" ht="40" outlineLevel="1">
       <c r="A21" s="13">
         <v>12</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="11">
-        <v>435000.0</v>
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>