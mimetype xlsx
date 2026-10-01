--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -28,51 +28,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-18 00:37:31</t>
+    <t>Актуальность прайса на: 2026-10-02 01:41:27</t>
   </si>
   <si>
     <t>Системы безрамного остекления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>DSKU-1-3/3 AL</t>
   </si>
   <si>
     <t>Система DSKU-1-3/3 безрамного остекления 3 рельсы/3 двери, алюминий</t>
   </si>