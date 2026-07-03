--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -30,51 +30,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="411">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-19 02:00:11</t>
+    <t>Актуальность прайса на: 2026-07-03 14:50:43</t>
   </si>
   <si>
     <t>Комплектующие для перил и ограждений</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FKKA-12 SUS304</t>
   </si>
   <si>
     <t>Шпилька FKKA-12 для точечного крепления М12, нержавеющая сталь</t>
   </si>
@@ -300,51 +300,51 @@
   <si>
     <t>Отвод FOP-224 для поручня круглого Ø42.4 мм с пазом, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-234 SUS304/SSS</t>
   </si>
   <si>
     <t>Отвод FOP-234 для поручня  круглого Ø48.3 мм с пазом, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-50.05 SUS304/PSS</t>
   </si>
   <si>
     <t>Окончание поручня пандуса FOP-50.05 для трубы O50.8 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.05 SUS304/SSS</t>
   </si>
   <si>
     <t>Отвод шарнирный верхний FOP-50.05 для поручня круглого O50.8 мм, с пазом,нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-42.05 SUS304/PSS</t>
   </si>
   <si>
-    <t>Отвод шарнирный нижний FOP-42.05 для поручня круглого O48.3 мм с пазом,нержавейка/полированный</t>
+    <t>Отвод шарнирный нижний FOP-42.05 для поручня круглого O42.4 мм с пазом,нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.06 SUS304/PSS</t>
   </si>
   <si>
     <t>Соединительная муфта FOP-50.06 внутренняя со вставками для трубы Ø50.8*1.5 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.06 SUS304/SSS</t>
   </si>
   <si>
     <t>Соединительная муфта FOP-50.06 внутренняя со вставками для трубы Ø50.8*1.5 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-42.06 SUS304/PSS</t>
   </si>
   <si>
     <t>Соединительная муфта FOP-42.06 внутренняя со вставками для трубы Ø42.4*1.5 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-42p.06 SUS304/PSS</t>
   </si>
   <si>
     <t>Соединительная муфта FOP-42p.06 для поручня Ø42.4 мм с пазом, GRIT 600, нержавейка/полированный</t>
   </si>
@@ -1158,99 +1158,99 @@
   <si>
     <t>Низ стойки FOP-42.30 малый декоративный, для трубы Ø42.4*60 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.30 SUS304/SSS</t>
   </si>
   <si>
     <t>Низ стойки FOP-50.30 малый декоративный, для трубы Ø50.8*76 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-38.30 SUS304/SSS</t>
   </si>
   <si>
     <t>Низ стойки FOP-38.30 малый декоративный, для трубы Ø38.1*74 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-38.30 SUS304/PSS</t>
   </si>
   <si>
     <t>Низ стойки FOP-38.30 малый декоративный, для трубы Ø38.1*74 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-38.31 SUS304/SSS</t>
   </si>
   <si>
-    <t>Низ стойки FOP-38.31 большой декоративный, для трубы Ø38.1*86 мм, GRIT 320, нержавейка/матовый</t>
+    <t>Низ стойки FOP-38.31 большой декоративный, для трубы Ø38.1 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-38.31 SUS304/PSS</t>
   </si>
   <si>
-    <t>Низ стойки FOP-38.31 большой декоративный, для трубы Ø38.1*86 мм, GRIT 600, нержавейка/полированный</t>
+    <t>Низ стойки FOP-38.31 большой декоративный, для трубы Ø38.1, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.31 SUS304/PSS</t>
   </si>
   <si>
-    <t>Низ стойки FOP-50.31 большой декоративный, для трубы Ø50.8*100 мм, GRIT 600, нержавейка/полированный</t>
+    <t>Низ стойки FOP-50.31 большой декоративный, для трубы Ø50.8 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.31 SUS304/SSS</t>
   </si>
   <si>
-    <t>Низ стойки FOP-50.31 большой декоративный, для трубы Ø50.8*100 мм, GRIT 320, нержавейка/матовый</t>
+    <t>Низ стойки FOP-50.31 большой декоративный, для трубы Ø50.8 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-42.31 SUS304/PSS</t>
   </si>
   <si>
-    <t>Низ стойки FOP-42.31 большой декоративный, для трубы Ø42.4*100 мм, GRIT 600, нержавейка/полированный</t>
+    <t>Низ стойки FOP-42.31 большой декоративный, для трубы Ø42.4 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-38.32 SUS304/SSS</t>
   </si>
   <si>
-    <t>Низ стойки FOP-38.32 фигурный, для трубы Ø38.1*75 мм, GRIT 320, нержавейка/матовый</t>
+    <t>Низ стойки FOP-38.32 фигурный, для трубы Ø38.1 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-38.32 SUS304/PSS</t>
   </si>
   <si>
-    <t>Низ стойки FOP-38.32 фигурный, для трубы Ø38.1*75 мм, GRIT 600, нержавейка/полированный</t>
+    <t>Низ стойки FOP-38.32 фигурный, для трубы Ø38.1 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.32 SUS304/PSS</t>
   </si>
   <si>
-    <t>Низ стойки FOP-50.32 фигурный, для трубы Ø50.8*90 мм, GRIT 600, нержавейка/полированный</t>
+    <t>Низ стойки FOP-50.32 фигурный, для трубы Ø50.8 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.32 SUS304/SSS</t>
   </si>
   <si>
-    <t>Низ стойки FOP-50.32 фигурный, для трубы Ø50.8*90 мм, GRIT 320, нержавейка/матовый</t>
+    <t>Низ стойки FOP-50.32 фигурный, для трубы Ø50.8 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-42.32 SUS304/PSS</t>
   </si>
   <si>
     <t>Низ стойки FOP-42.32 фигурный, для трубы Ø42.4*78 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-42.39 SUS304/PSS</t>
   </si>
   <si>
     <t>Фланец FOP-42.39 под сварку для трубы Ø42.4 мм, GRIT 600 внешний Ø98 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-42.38 SUS304/PSS</t>
   </si>
   <si>
     <t>Фланец FOP-42.38 под сварку для трубы Ø42.4 мм под крышку с внешним Ø76*3 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-38.36 SUS304/PSS</t>
   </si>
   <si>
     <t>Фланец FOP-38.36 под сварку, для трубы Ø38.1 мм под крыш с внешним Ø83*3 мм, GRIT 600, нержавейка/полированный</t>
   </si>
@@ -1388,51 +1388,51 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3c9135fa2684db9db5b00567adf1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd92fcb296d0ddc7d6275cf067b8c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17075b10232fbb40b2ab8e3333d9d20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59440696121ce98c7d51670d86df51.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d60ec7fb2dfec57c1f736be175b98.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd302ca7a27003fc6b022fffb46fea.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93180823b3a30cd14cbb4e4046185751.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b53a1b74097ffc216d839e26d36c6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d10e9ca060a7eceaacb05d402a240.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c5a67a5fa97a81af4ebec2ff79331.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0469bed45bc2f855c8a37ef8909f209.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6b2278fd01ab8327f1478b4a20170.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda8f3bc49f4f9dbd30c521c1df308a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730cf5867074d23659ca83ce2d3e20f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5301098124ebe4ab27f0a76d911d5c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba07b10b2a335bcf8b68909f6d2db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f80121fa8a041b24b6a96cbbb0182.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04740413890cfc36958fd86aea4d98c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896712460b2504d99e0057c53aac96ad.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399428e49966e658a58fb3b51f5a23a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100190f302cbd1b9da5b80f9f62c6b1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6529f6411ba171e088166cbb8197.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fab263dc015f2503c97b040bac446.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef899948095fa82de33d5246497dbd2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106048b5ada03d7b53acd0df269a044c.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969a8210a82bdf340d1a542d5914ec.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f5357b73a0d6680f649fa7de68ca4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179014e1b8d2e9b0fe8053234d25f87.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e288a269a2f0bddbf3de996d21e2.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f1e4295c31944a5cdc0fd6d5eb03.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ffde4e6cff01cb5c3d86571c900f.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19052640bd04dfb31b6186595d21541e.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210f6fa883c6884dc8ca59e1d54842.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fee0c5d83f7e0c055655d59c8f26.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92b381f627fe51026a6189ba9af36.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6265952ce1eddc76132cb4f2b6bb1.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b94e4badb2ef23d4f8c3c73728fa0.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0401cabe3e882d0b1ca75f0febb32.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a7ca23ce1375c9b2850043ccbd7f4.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecf089de710bbf40a0418b1f1bd80d.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce792edc61a6443ffb25b920d38c5d3.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317b71b861c8e816fac63c442667da.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826ffbbe094523ab63656a17206c0e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590cd5ef64163f9b5c5915318b363ca.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259be77ec15da563838f3041439854b.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbbfc12c54ad0c68f422c57db65b26.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd0a55acc78f0b76297fc1aae7401.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b72828b0380cd943d0ba09f3d60d.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166640da56fad6b09bed52b90590be5.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeee014890a83d19aa51fee2208ea7.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14408c9adc55d72dddabc6d24b1e82.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13d709229f5d6e854e74d176df22f1.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796a70b1067c9089e33792aa2d3d651.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea61d30afc32896a9dcdfba605a41f.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d16630a30b4825618a45e61b04704.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a77453df50f9fd8382c599a8ed2fe.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e841fccf3737d6e5a42a47e91ec9.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30639763fcda13b706081e53272ce56.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba4fa3aa80fc2d324cc00f7845058.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381660a7357fe984176044f85e2588c.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1986c74992c1e2870325825e32ac6.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c53c7e64d947414a51658ac3d6c22.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239a577205f7ddec759977626c1b61.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df20818d3ba0609d1e015656478f3.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71a59db026e71b336f33ba040f64a5.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3460d0e45d2141d244e428886e94f.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d44e3a775a82e962b973a2b41f88a.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbce4ef5ee6801ba900547e539ffc.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd629dacb5c9a303c5c35f018f56dba.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03296a628c58ed6b3eead875bac2254d.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70e014d8134080b51646f1fa54f23.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e61a2f75b0c29770b9c17df684ae1.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49027bd6b0659f7b86aa0630381ff57.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99937a21a8be1cf6c76be116df62c990.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e985606d5636b2e68af8860f11df8.JPG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2927ba76d906b480a9b365067d5c14.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1713b3b7a26fefe5c2f8bb5db21a3c.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bb08cda6469c9df98052e64c3c5f9.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b1c518ffb1edd4110b377e257cd8d.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6eefc3e8229fae8289e416fd1f242.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0196645902a8e2e7d4cd51073c6851d.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c582675c69c797e221edaa60ef6eb.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b4e9c9ce43726d1e19d840bb5904.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4dc270b35f8f6f98c8ddb50bcbc9.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c863bc00f51421b739aa96190d43a.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93095408419fd18af2fcbd8257898015.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446803f1e20a753751cdb2e2e64f45b.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cce57caaffdae647ee9240708b50b.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a2123df0e26f72c97971c011d474c.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c8aee3243d7d21677d8b4fba82396.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c58cd1135c7ffb204ea24dfe1d0d.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8095db8c49eb97579bb5fab43794c6.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166a41f30df794d66baf91d158edc3.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b18e9b39f26a6510721dee6ac757.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160704b4cecd2be94e9a40ff1f08c5.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4eb917fd7c41d6e666e3673784299.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e488e6d0c2f5d060ba36d515d14ee8.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c32031467e3806607f381665c14f9.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11687018f29d414a2b8d6f8942e8a54.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a2a8b5d910e213f6054c221389c3.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0bf5b8a2c2a8eeeeb9c728b66d55.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff48feb33c2f22053d1b3c0e2372a69.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94fe07d86631c72b601fcc340f65b.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268136830be1445eb175eacdc32218.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397734ecd70a1f5eb58b85f9bc357454.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3d5dd200db2fc6656861391113fa.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c691f9d5852849dfe3e178b4ec6f.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e7e731f4636a45d77673da8b5fa3.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce7979de0923a1cd3e0d928dfc5261.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78838360e575dda6f32487ab63f38d.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2e6f572e891bd8db3e2e9ed05c5b.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116865c20b25714c5bd3eed285e82b.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8e4de712f425aef26fd096a84aa1.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd6f2dd1fd8a4917ffeb97842e0ef.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742761379c877459a51e389098a6aed.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ccdd4eda0a856df3b177a10c2299c.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605536f78d9d010c05601478f5a59861.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aff2255a4a94a2c1f9bb4606adbfa.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f34299e25e9faea17ed0e4a10073a.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4ab5572b9c4db38f59abd48e6ec76.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e3b56a0d5ddfc10297e9e57e252b.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d7614dff03e97329f0f20732299e9.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb9a8f595f1f4cd9092ab4b734fc0b.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778329a563c56814b1077376dafd4e19.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939adad62c9ac82dfb205b024aeeb681.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6782df873553e72470e69840691f97.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883c9254f38773fcd3aeea5b5f53ced.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8006ea0a4f1ea7da6698afba74eb6f.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0528c99f50d61871de4f57ecd1bf9f.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb0ee03153d9ac9750ce70142eab80.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896632348b6463a2bea269027cdda1b1.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791e26562405a73390c8d4f83d6c61.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd3d330748ad9b12b8225ca777db40.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fbb85af90f694552c8a912c245c3d.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d89ab98be9f0ec1d7d830402e890.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0666f8debf63fd5b9dccd15452b88.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97684e1f8d4379783bc44615485c0f9.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7e6e551cc0a2fd26fd5a88be0ab13.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf8cd800686265aab811804c35fe3f.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1740160b8b6ccd7f3fa13669d28b9.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3dd97c1971cfe7789f19226339045.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7fd305e0ccc2552ed101e66289d5e.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc50665440340403723d2965402584f.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e36c12ef724908288afe8745a8d80.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eda66f1b33b7d3998768b305a6a05.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde40c7f15716c0176213d8a4f0736a8.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f0267769ebc6b4bb1969e8a0012ef.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536057e53a53bd01975a61e7be7160c1.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4db437a7893cc1b74820b33776ade.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a470ec10fe2899bfa7964b2d49f08.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d7bb8a89361e343b49630b32d5021.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305387efdad58b2a756fbff3c404735.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e23a09e5537f0e4bbc32ce7a26915.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cca841924fdbd290f29e9f90c6893.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847adb37b2a007292b8a799cc131dc4.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3187c9828361f21d092f4564ba8b803.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c84c5dc320dd636b91047c2c3b11ac.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046973ff84afb13f7bac9b3294ea85d.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987233985aa75f757cd19366152e18b.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4dffc079e61ae2bb9cc326e29bd34.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfd340ed246f8f420c71c3f9b10e43.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8162488ca76112cd80edb1af90e404.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a3cafc5756ce4144ad07f3d2261a8.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d7c4237bcd089acfe2911a0101ae.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ad88bbc9e5f08f2bf30882ce31d97.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae3cc5ab4b24fa9ab3df6e1ae396b.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16582be2554219cb5c246c5a993e621b.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca60f48a3208059e9c38f023b82034.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637e6fba8dd0bcf4460fa31399a03bc.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ed79ab522af7419b9d74b5bd50e82.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992b668b314760f5b2a0ca37d69dbb7.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016cb70f60481867e0d3e04e00e389b.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe5b0b4238d5e4b682e01525123b0c.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aedeaf9af4731a04838561b951324e.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983afac40635d4619e32f8699acba4.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de29e97d6cb2692e1ca50e18926772.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4ef43a910d2a802b71890d095062f.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fb13daa5a02cec8d9082a1fafc3ea.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dccf4f77cf15ae3b900dbe1f028e0.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f371c936be7c1fecd7589dcb8467522.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096986307aae05756ac9fe33b077bc4.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b1baeea6d2a70ac189e5638bbc192.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4da3047c41183d3044bf06eb15928.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b92c16fd6d91807286eb5e57ab553.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4fe95cb3bf9c01f54c37b03bf34c.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88000daa15d4bdef71d44983f81e393.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d43e7505cece3e73a9e8baffc23f4.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bd7446c430d83f427612becd5313.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482de0118bc56724ba7309e3795176d.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92be40f3aa47b4c085225a1474782.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36ed77a15015cfa241cb310c363c6.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936b27e0602bdfaa8cd732297487811.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc585f3f1a7a64bed8c92af44b9e7c.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd013015b42b43dac90cf26bc2c0ab.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570dae6d3086f3451bcf0f544f9410.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53b7c3d025f7c62317930c176e2d68.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b151d90c4110043f02fa2352e40d45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3c9135fa2684db9db5b00567adf1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd92fcb296d0ddc7d6275cf067b8c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17075b10232fbb40b2ab8e3333d9d20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59440696121ce98c7d51670d86df51.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d60ec7fb2dfec57c1f736be175b98.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd302ca7a27003fc6b022fffb46fea.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106b974aa6aababbaf534923d90222e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87e3f95908326f5a5aebe341798207.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe6a285f662e933055abd36c91bb9a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f20ae2d6e43341de25586885365eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57994ac6e1bf31b46e94f39ea46db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5069078da48bf411d9e015c783740.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc750cc633e10e440fe73c0da957187.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074e65af42028010667cc8b93baffd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5301098124ebe4ab27f0a76d911d5c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba07b10b2a335bcf8b68909f6d2db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f80121fa8a041b24b6a96cbbb0182.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04740413890cfc36958fd86aea4d98c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896712460b2504d99e0057c53aac96ad.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399428e49966e658a58fb3b51f5a23a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100190f302cbd1b9da5b80f9f62c6b1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6529f6411ba171e088166cbb8197.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fab263dc015f2503c97b040bac446.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef899948095fa82de33d5246497dbd2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106048b5ada03d7b53acd0df269a044c.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969a8210a82bdf340d1a542d5914ec.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f5357b73a0d6680f649fa7de68ca4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179014e1b8d2e9b0fe8053234d25f87.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e288a269a2f0bddbf3de996d21e2.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f1e4295c31944a5cdc0fd6d5eb03.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ffde4e6cff01cb5c3d86571c900f.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19052640bd04dfb31b6186595d21541e.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210f6fa883c6884dc8ca59e1d54842.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fee0c5d83f7e0c055655d59c8f26.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92b381f627fe51026a6189ba9af36.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6265952ce1eddc76132cb4f2b6bb1.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b94e4badb2ef23d4f8c3c73728fa0.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0401cabe3e882d0b1ca75f0febb32.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b41c1a8f4feeb242fc3b3ec7b2d5d0.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dae0cc01cec7254c511af5e548ad9.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2aec9262b6e0e9262fd3263c70f1.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317b71b861c8e816fac63c442667da.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826ffbbe094523ab63656a17206c0e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5fa9d637881d003e66aa43a55057c.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d14bf14c15f8ebe2b4077a9ec9ada.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbbfc12c54ad0c68f422c57db65b26.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd0a55acc78f0b76297fc1aae7401.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b72828b0380cd943d0ba09f3d60d.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166640da56fad6b09bed52b90590be5.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeee014890a83d19aa51fee2208ea7.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf03a7a2e883c9fc67adc4d19573cf1.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a1025c6f512ba5c493a5e93bbdba8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796a70b1067c9089e33792aa2d3d651.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889471b920f66732b9ec9c055e0aaed.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d16630a30b4825618a45e61b04704.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307efb84cebab2085b5894fdc3c67ba.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e841fccf3737d6e5a42a47e91ec9.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30639763fcda13b706081e53272ce56.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba4fa3aa80fc2d324cc00f7845058.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e5e1c2fe2e7c5cbf22743760dec34.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d662ffe8c3127bfa46513d9e0d09e7.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c53c7e64d947414a51658ac3d6c22.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239a577205f7ddec759977626c1b61.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df20818d3ba0609d1e015656478f3.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71a59db026e71b336f33ba040f64a5.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3460d0e45d2141d244e428886e94f.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d44e3a775a82e962b973a2b41f88a.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbce4ef5ee6801ba900547e539ffc.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd629dacb5c9a303c5c35f018f56dba.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03296a628c58ed6b3eead875bac2254d.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70e014d8134080b51646f1fa54f23.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e61a2f75b0c29770b9c17df684ae1.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49027bd6b0659f7b86aa0630381ff57.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99937a21a8be1cf6c76be116df62c990.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebab91141234e5afab076cdbf751ce.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2927ba76d906b480a9b365067d5c14.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1713b3b7a26fefe5c2f8bb5db21a3c.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2fdf12eb99e00afae9185f38c1efc.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0fa8cb2026ee5da5353390f8cacad.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab6ea355a411d13b994019d6be2dc.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5828b8e0ba555d9fea72b0b1b3b3326.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c582675c69c797e221edaa60ef6eb.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b4e9c9ce43726d1e19d840bb5904.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4dc270b35f8f6f98c8ddb50bcbc9.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c863bc00f51421b739aa96190d43a.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93095408419fd18af2fcbd8257898015.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446803f1e20a753751cdb2e2e64f45b.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cce57caaffdae647ee9240708b50b.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a7bb6b416c085ad6cc6f04136a6ad.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c8aee3243d7d21677d8b4fba82396.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c58cd1135c7ffb204ea24dfe1d0d.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02cd7b64c2e6fe0d61762daf81368.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166a41f30df794d66baf91d158edc3.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b18e9b39f26a6510721dee6ac757.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160704b4cecd2be94e9a40ff1f08c5.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4eb917fd7c41d6e666e3673784299.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e488e6d0c2f5d060ba36d515d14ee8.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3057da56b51631755579f7984604ad4.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea0c80778361a9237e96ed1cdab462.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a2a8b5d910e213f6054c221389c3.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0bf5b8a2c2a8eeeeb9c728b66d55.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff48feb33c2f22053d1b3c0e2372a69.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94fe07d86631c72b601fcc340f65b.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268136830be1445eb175eacdc32218.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397734ecd70a1f5eb58b85f9bc357454.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3d5dd200db2fc6656861391113fa.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c691f9d5852849dfe3e178b4ec6f.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e7e731f4636a45d77673da8b5fa3.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce7979de0923a1cd3e0d928dfc5261.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78838360e575dda6f32487ab63f38d.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2e6f572e891bd8db3e2e9ed05c5b.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116865c20b25714c5bd3eed285e82b.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8e4de712f425aef26fd096a84aa1.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd6f2dd1fd8a4917ffeb97842e0ef.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742761379c877459a51e389098a6aed.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ccdd4eda0a856df3b177a10c2299c.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605536f78d9d010c05601478f5a59861.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aff2255a4a94a2c1f9bb4606adbfa.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f34299e25e9faea17ed0e4a10073a.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67807d197de6eb50e58010a7d4fb88.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae36d3bf28497a286e52a8fbf1faf57.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d7614dff03e97329f0f20732299e9.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb9a8f595f1f4cd9092ab4b734fc0b.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778329a563c56814b1077376dafd4e19.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939adad62c9ac82dfb205b024aeeb681.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71834e75d1076a29d3bfe04e777b97cf.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdeeb07da3815ea988a50c0eb33911.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc765df2c0a687a3b7615f992b80c502.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f35c13b8e97f69e6065a265148923c.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54561c5d50c03d6c35a7faece6d763.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a1516d042dd8d8087195c4de1af6.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791e26562405a73390c8d4f83d6c61.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd3d330748ad9b12b8225ca777db40.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fbb85af90f694552c8a912c245c3d.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d89ab98be9f0ec1d7d830402e890.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c37d24b8516b00411136e312293f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c0e391d330c81ba5e606f55e46f8.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7e6e551cc0a2fd26fd5a88be0ab13.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf8cd800686265aab811804c35fe3f.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6aeb4b8dae860bff51ca4af0a4a17.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72d7e54a351df42b95ea2c202dfbae.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f55195ab1d7a99d6d2b41b71242c6.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8db635683bec88b52f6c1d9c7151f.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc29cba20f23e4aa259fb3763809b01.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df231e4685148b94be0a340d7c3f89a4.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab59a222039b9a7a4671d56fff66859.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21f281d1d9bee940a61699da52cbb.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121c502709a2a8f6200bd03dadfeda.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e69f04ea65ef0023c04136b7d5bb0.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed31159717ef688ccdc3eb0d1dc95f.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf82607c0abc1d43524e77c28cd052.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247208e021a618c653a7d91370215cfa.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79f96fe421516ba78a51ecfb1fd9e.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4daab43444bb46fb72527e4dbe9356.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdae734bb207c81b85ff04b956af9a.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1855f9baecf32783831fad1c683904.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566bb358ba55b68901bbe27b045414.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365f121f127c6ded283a8e6ced3003.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6aeade6a0608b1bfc3cc5931955f.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4dffc079e61ae2bb9cc326e29bd34.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca97dd56329fee8434886921849d1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8162488ca76112cd80edb1af90e404.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a3cafc5756ce4144ad07f3d2261a8.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d7c4237bcd089acfe2911a0101ae.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2250b6280abb5e58b7895843d1145.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae3cc5ab4b24fa9ab3df6e1ae396b.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde09d035cb2ac2c82f55007bc7f9d.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94563d07ee891a659903655696a8894.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91e1ad5f6b296962c67159619137c5.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdbc0e8a5a6cf282c710d946b1115.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c6e4b10ac6d207408678c7678c58.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016cb70f60481867e0d3e04e00e389b.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe5b0b4238d5e4b682e01525123b0c.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68c775c111b2d5e971974c2288c9c.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983afac40635d4619e32f8699acba4.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de29e97d6cb2692e1ca50e18926772.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4ef43a910d2a802b71890d095062f.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f937d3ff65f3c4e48806aeb68330.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dccf4f77cf15ae3b900dbe1f028e0.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abebb00e623bdf3a7cc14ee81a4dc4.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98f79a1592c2dc5d62e257040b7fd.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b1baeea6d2a70ac189e5638bbc192.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4da3047c41183d3044bf06eb15928.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b92c16fd6d91807286eb5e57ab553.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4fe95cb3bf9c01f54c37b03bf34c.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88000daa15d4bdef71d44983f81e393.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d43e7505cece3e73a9e8baffc23f4.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bd7446c430d83f427612becd5313.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482de0118bc56724ba7309e3795176d.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92be40f3aa47b4c085225a1474782.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36ed77a15015cfa241cb310c363c6.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e1ca7d00d4c7bf1df0c9f819be429.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408cdc2c1a0de1efd35e45eccd22af3.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbd6c1cb2c3faf5fa6d7c60e754344.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570dae6d3086f3451bcf0f544f9410.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe82481d33c72f681fe1d6518a13d1.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b151d90c4110043f02fa2352e40d45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_17664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -9384,141 +9384,141 @@
         <v>6</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="11">
         <v>7700.0</v>
       </c>
     </row>
     <row r="32" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A32" s="13">
         <v>7</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="11">
-        <v>0.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="33" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A33" s="13">
         <v>8</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E33" s="11">
-        <v>0.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="34" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A34" s="13">
         <v>9</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="11">
-        <v>0.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="35" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A35" s="13">
         <v>10</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="11">
-        <v>0.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="36" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A36" s="13">
         <v>11</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="11">
-        <v>0.0</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="37" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A37" s="13">
         <v>12</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="11">
-        <v>0.0</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="38" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A38" s="13">
         <v>13</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="11">
-        <v>0.0</v>
+        <v>5500.0</v>
       </c>
     </row>
     <row r="39" spans="1:5" outlineLevel="1">
       <c r="A39" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="9"/>
     </row>
     <row r="40" spans="1:5" outlineLevel="2">
       <c r="A40" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="10" t="s">
@@ -9680,126 +9680,126 @@
         <v>11</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E51" s="11">
         <v>1100.0</v>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A52" s="13">
         <v>12</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E52" s="11">
-        <v>0.0</v>
+        <v>2300.0</v>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A53" s="13">
         <v>13</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E53" s="11">
-        <v>0.0</v>
+        <v>2300.0</v>
       </c>
     </row>
     <row r="54" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A54" s="13">
         <v>14</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E54" s="11">
-        <v>0.0</v>
+        <v>2100.0</v>
       </c>
     </row>
     <row r="55" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A55" s="13">
         <v>15</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E55" s="11">
-        <v>0.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A56" s="13">
         <v>16</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E56" s="11">
-        <v>0.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="57" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A57" s="13">
         <v>17</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E57" s="11">
-        <v>0.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="58" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A58" s="13">
         <v>18</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E58" s="11">
         <v>410.0</v>
       </c>
     </row>
     <row r="59" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A59" s="13">
         <v>19</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="7" t="s">
         <v>103</v>
       </c>
@@ -10999,891 +10999,891 @@
         <v>2</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D140" s="8" t="s">
         <v>254</v>
       </c>
       <c r="E140" s="11">
         <v>540.0</v>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A141" s="13">
         <v>3</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D141" s="8" t="s">
         <v>256</v>
       </c>
       <c r="E141" s="11">
-        <v>0.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A142" s="13">
         <v>4</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D142" s="8" t="s">
         <v>258</v>
       </c>
       <c r="E142" s="11">
-        <v>0.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A143" s="13">
         <v>5</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D143" s="8" t="s">
         <v>260</v>
       </c>
       <c r="E143" s="11">
-        <v>0.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A144" s="13">
         <v>6</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D144" s="8" t="s">
         <v>262</v>
       </c>
       <c r="E144" s="11">
-        <v>0.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="145" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A145" s="13">
         <v>7</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D145" s="8" t="s">
         <v>264</v>
       </c>
       <c r="E145" s="11">
-        <v>0.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A146" s="13">
         <v>8</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D146" s="8" t="s">
         <v>266</v>
       </c>
       <c r="E146" s="11">
-        <v>0.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="147" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A147" s="13">
         <v>9</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D147" s="8" t="s">
         <v>268</v>
       </c>
       <c r="E147" s="11">
-        <v>0.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="148" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A148" s="13">
         <v>10</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D148" s="8" t="s">
         <v>270</v>
       </c>
       <c r="E148" s="11">
-        <v>0.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="149" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A149" s="13">
         <v>11</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D149" s="8" t="s">
         <v>272</v>
       </c>
       <c r="E149" s="11">
-        <v>0.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="150" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A150" s="13">
         <v>12</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D150" s="8" t="s">
         <v>274</v>
       </c>
       <c r="E150" s="11">
-        <v>0.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A151" s="13">
         <v>13</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D151" s="8" t="s">
         <v>276</v>
       </c>
       <c r="E151" s="11">
-        <v>0.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A152" s="13">
         <v>14</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D152" s="8" t="s">
         <v>278</v>
       </c>
       <c r="E152" s="11">
-        <v>0.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A153" s="13">
         <v>15</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>280</v>
       </c>
       <c r="E153" s="11">
-        <v>0.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A154" s="13">
         <v>16</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D154" s="8" t="s">
         <v>282</v>
       </c>
       <c r="E154" s="11">
-        <v>0.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A155" s="13">
         <v>17</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D155" s="8" t="s">
         <v>284</v>
       </c>
       <c r="E155" s="11">
-        <v>0.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A156" s="13">
         <v>18</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D156" s="8" t="s">
         <v>286</v>
       </c>
       <c r="E156" s="11">
-        <v>0.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A157" s="13">
         <v>19</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D157" s="8" t="s">
         <v>288</v>
       </c>
       <c r="E157" s="11">
-        <v>0.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A158" s="13">
         <v>20</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D158" s="8" t="s">
         <v>290</v>
       </c>
       <c r="E158" s="11">
-        <v>0.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A159" s="13">
         <v>21</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D159" s="8" t="s">
         <v>292</v>
       </c>
       <c r="E159" s="11">
-        <v>0.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A160" s="13">
         <v>22</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D160" s="8" t="s">
         <v>294</v>
       </c>
       <c r="E160" s="11">
-        <v>0.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A161" s="13">
         <v>23</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D161" s="8" t="s">
         <v>296</v>
       </c>
       <c r="E161" s="11">
-        <v>0.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A162" s="13">
         <v>24</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D162" s="8" t="s">
         <v>298</v>
       </c>
       <c r="E162" s="11">
-        <v>0.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A163" s="13">
         <v>25</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D163" s="8" t="s">
         <v>300</v>
       </c>
       <c r="E163" s="11">
-        <v>0.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="164" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A164" s="13">
         <v>26</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D164" s="8" t="s">
         <v>302</v>
       </c>
       <c r="E164" s="11">
-        <v>0.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="165" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A165" s="13">
         <v>27</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D165" s="8" t="s">
         <v>304</v>
       </c>
       <c r="E165" s="11">
-        <v>0.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="166" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A166" s="13">
         <v>28</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D166" s="8" t="s">
         <v>306</v>
       </c>
       <c r="E166" s="11">
-        <v>0.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="167" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A167" s="13">
         <v>29</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D167" s="8" t="s">
         <v>308</v>
       </c>
       <c r="E167" s="11">
-        <v>0.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="168" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A168" s="13">
         <v>30</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D168" s="8" t="s">
         <v>310</v>
       </c>
       <c r="E168" s="11">
-        <v>0.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="169" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A169" s="13">
         <v>31</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D169" s="8" t="s">
         <v>312</v>
       </c>
       <c r="E169" s="11">
-        <v>0.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="170" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A170" s="13">
         <v>32</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D170" s="8" t="s">
         <v>314</v>
       </c>
       <c r="E170" s="11">
-        <v>0.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="171" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A171" s="13">
         <v>33</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D171" s="8" t="s">
         <v>316</v>
       </c>
       <c r="E171" s="11">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="172" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A172" s="13">
         <v>34</v>
       </c>
       <c r="B172" s="6"/>
       <c r="C172" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D172" s="8" t="s">
         <v>318</v>
       </c>
       <c r="E172" s="11">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="173" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A173" s="13">
         <v>35</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D173" s="8" t="s">
         <v>320</v>
       </c>
       <c r="E173" s="11">
-        <v>0.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="174" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A174" s="13">
         <v>36</v>
       </c>
       <c r="B174" s="6"/>
       <c r="C174" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D174" s="8" t="s">
         <v>322</v>
       </c>
       <c r="E174" s="11">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="175" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A175" s="13">
         <v>37</v>
       </c>
       <c r="B175" s="6"/>
       <c r="C175" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D175" s="8" t="s">
         <v>324</v>
       </c>
       <c r="E175" s="11">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="176" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A176" s="13">
         <v>38</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D176" s="8" t="s">
         <v>326</v>
       </c>
       <c r="E176" s="11">
-        <v>0.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="177" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A177" s="13">
         <v>39</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D177" s="8" t="s">
         <v>328</v>
       </c>
       <c r="E177" s="11">
-        <v>0.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="178" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A178" s="13">
         <v>40</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D178" s="8" t="s">
         <v>330</v>
       </c>
       <c r="E178" s="11">
-        <v>0.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="179" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A179" s="13">
         <v>41</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D179" s="8" t="s">
         <v>332</v>
       </c>
       <c r="E179" s="11">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="180" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A180" s="13">
         <v>42</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D180" s="8" t="s">
         <v>334</v>
       </c>
       <c r="E180" s="11">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="181" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A181" s="13">
         <v>43</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D181" s="8" t="s">
         <v>336</v>
       </c>
       <c r="E181" s="11">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="182" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A182" s="13">
         <v>44</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D182" s="8" t="s">
         <v>338</v>
       </c>
       <c r="E182" s="11">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="183" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A183" s="13">
         <v>45</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D183" s="8" t="s">
         <v>340</v>
       </c>
       <c r="E183" s="11">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="184" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A184" s="13">
         <v>46</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D184" s="8" t="s">
         <v>342</v>
       </c>
       <c r="E184" s="11">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="185" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A185" s="13">
         <v>47</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D185" s="8" t="s">
         <v>344</v>
       </c>
       <c r="E185" s="11">
-        <v>0.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="186" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A186" s="13">
         <v>48</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D186" s="8" t="s">
         <v>346</v>
       </c>
       <c r="E186" s="11">
-        <v>0.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="187" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A187" s="13">
         <v>49</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D187" s="8" t="s">
         <v>348</v>
       </c>
       <c r="E187" s="11">
-        <v>0.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="188" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A188" s="13">
         <v>50</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D188" s="8" t="s">
         <v>350</v>
       </c>
       <c r="E188" s="11">
-        <v>0.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="189" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A189" s="13">
         <v>51</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D189" s="8" t="s">
         <v>352</v>
       </c>
       <c r="E189" s="11">
-        <v>0.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="190" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A190" s="13">
         <v>52</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D190" s="8" t="s">
         <v>354</v>
       </c>
       <c r="E190" s="11">
-        <v>0.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="191" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A191" s="13">
         <v>53</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D191" s="8" t="s">
         <v>356</v>
       </c>
       <c r="E191" s="11">
-        <v>0.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="192" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A192" s="13">
         <v>54</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D192" s="8" t="s">
         <v>358</v>
       </c>
       <c r="E192" s="11">
-        <v>0.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="193" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A193" s="13">
         <v>55</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D193" s="8" t="s">
         <v>360</v>
       </c>
       <c r="E193" s="11">
-        <v>0.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="194" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A194" s="13">
         <v>56</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D194" s="8" t="s">
         <v>362</v>
       </c>
       <c r="E194" s="11">
-        <v>0.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="195" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A195" s="13">
         <v>57</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D195" s="8" t="s">
         <v>364</v>
       </c>
       <c r="E195" s="11">
-        <v>0.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="196" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A196" s="13">
         <v>58</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D196" s="8" t="s">
         <v>366</v>
       </c>
       <c r="E196" s="11">
-        <v>0.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="197" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A197" s="13">
         <v>59</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D197" s="8" t="s">
         <v>368</v>
       </c>
       <c r="E197" s="11">
-        <v>0.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="198" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A198" s="13">
         <v>60</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D198" s="8" t="s">
         <v>370</v>
       </c>
       <c r="E198" s="11">
         <v>35.0</v>
       </c>
     </row>
     <row r="199" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A199" s="13">
         <v>61</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="7" t="s">
         <v>371</v>
       </c>
@@ -12210,36 +12210,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://localhost/</dc:creator>
+  <dc:creator>https://av24.su/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://av24.su/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>