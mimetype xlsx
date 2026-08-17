--- v1 (2026-07-03)
+++ v2 (2026-08-17)
@@ -30,51 +30,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="411">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-03 14:50:43</t>
+    <t>Актуальность прайса на: 2026-08-17 14:57:08</t>
   </si>
   <si>
     <t>Комплектующие для перил и ограждений</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FKKA-12 SUS304</t>
   </si>
   <si>
     <t>Шпилька FKKA-12 для точечного крепления М12, нержавеющая сталь</t>
   </si>
@@ -213,51 +213,51 @@
   <si>
     <t>Труба FOP-38 круглая Ø38*1.5*5800 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-38 SUS304/SSS</t>
   </si>
   <si>
     <t>Труба FOP-38 круглая Ø38*1.5*5800 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-50 SUS304/PSS</t>
   </si>
   <si>
     <t>Труба FOP-50 круглая Ø50.8*1.5*5800 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50 SUS304/SSS</t>
   </si>
   <si>
     <t>Труба FOP-50 круглая Ø50.8*1.5*5800 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-42 SUS304/PSS</t>
   </si>
   <si>
-    <t>Труба FOP-42 круглая Ø42.4*1.5*5800 мм, GRIT 600, нержавейка/полированный</t>
+    <t>Поручень FOP-42 круглый Ø42.4*1.5*5800 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>Отводы, повороты, соединители поручней и труб</t>
   </si>
   <si>
     <t>FOP-224 SUS304/PSS</t>
   </si>
   <si>
     <t>Отвод FOP-224 для поручня  круглого Ø42.4 мм с пазом, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-234 SUS304/PSS</t>
   </si>
   <si>
     <t>Отвод FOP-234 для поручня  круглого Ø48.3 мм с пазом, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-254 SUS304/PSS</t>
   </si>
   <si>
     <t>Отвод FOP-254 со вставками для трубы круглой Ø38.1, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-264 SUS304/PSS</t>
   </si>
@@ -390,51 +390,51 @@
   <si>
     <t>Отвод поворотный FOP-48p.09 шарнирный для поручня с пазом Ø48.3 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-42p.09 SUS304/PSS</t>
   </si>
   <si>
     <t>Отвод поворотный FOP-42p.09 шарнирный для поручня с пазом Ø42.4, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-48p.08 SUS304/PSS</t>
   </si>
   <si>
     <t>Отвод поворотный FOP-48p.08 с пазом для поручня Ø48.3 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-48p.08 SUS304/SSS</t>
   </si>
   <si>
     <t>Отвод поворотный FOP-48p.08 с пазом для поручня Ø48.3 мм, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-42p.08 SUS304/PSS</t>
   </si>
   <si>
-    <t>Отвод FOP-42.08 поворотный для поручня Ø42.4 мм с пазом, нержавейка/полированный</t>
+    <t>Отвод FOP-42p.08 поворотный для поручня Ø42.4 мм с пазом, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-42.04 SUS304/PSS</t>
   </si>
   <si>
     <t>Отвод оконечный FOP-42.04 "капля" для трубы Ø42.4*1.5 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.04 SUS304/PSS</t>
   </si>
   <si>
     <t>Отвод оконечный FOP-50.04 "капля", для трубы Ø50.8*1.5 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.04 SUS304/SSS</t>
   </si>
   <si>
     <t>Отвод оконечный FOP-50.04 "капля", для трубы Ø50.8*1.5 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-16.12 SUS304/PSS</t>
   </si>
   <si>
     <t>Отвод FOP-16.12 для трубы Ø16.0*1.5 мм, GRIT 600, нержавейка/полированный</t>
   </si>
@@ -870,57 +870,57 @@
   <si>
     <t>Пристенное крепление FOP-50.19 "кольцо" торцевое для трубы круглой O50.8 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.19 SUS304/SSS</t>
   </si>
   <si>
     <t>Пристенное крепление FOP-50.19 "кольцо" торцевое для трубы O50.8 мм,GRIT 320 нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-50.20 SUS304/PSS</t>
   </si>
   <si>
     <t>Регулируемый держатель FOP-50.20 на стекло 10-20 мм для трубы круглой O50.8 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.20 SUS304/SSS</t>
   </si>
   <si>
     <t>Регулируемый держатель FOP-50.20 на стекло 10-20мм для трубы O50.8 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-50.21 SUS304/PSS</t>
   </si>
   <si>
-    <t>Литой держатель FOP-50.21 на стекло 10-20 мм для трубы круглой O50.8 мм, нержавейка/полированный</t>
+    <t>Литой держатель FOP-50.21 на стекло 8-16 мм для трубы круглой O50.8 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.21 SUS304/SSS</t>
   </si>
   <si>
-    <t>Литой держатель FOP-50.21 на стекло 10-20мм для трубы круглой O50.8 мм,GRIT 320,нержавейка/матовый</t>
+    <t>Литой держатель FOP-50.21 на стекло 8-16 мм для трубы круглой O50.8 мм,GRIT 320,нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-00.42 SUS304/PSS</t>
   </si>
   <si>
     <t>Крепление поручня FOP-00.42 на стекло 10-20мм без ложемента, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-00.42 SUS304/SSS</t>
   </si>
   <si>
     <t>Крепление поручня FOP-00.42 на стекло 10-20 мм без ложемента, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-50.22 SUS304/PSS</t>
   </si>
   <si>
     <t>Ложемент FOP-50.22 для трубы круглой O50.8 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.22 SUS304/SSS</t>
   </si>
   <si>
     <t>Ложемент FOP-50.22 для трубы круглой O50.8 мм, GRIT 320, нержавейка/матовый</t>
   </si>
@@ -1388,51 +1388,51 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3c9135fa2684db9db5b00567adf1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd92fcb296d0ddc7d6275cf067b8c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17075b10232fbb40b2ab8e3333d9d20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59440696121ce98c7d51670d86df51.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d60ec7fb2dfec57c1f736be175b98.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd302ca7a27003fc6b022fffb46fea.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106b974aa6aababbaf534923d90222e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87e3f95908326f5a5aebe341798207.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe6a285f662e933055abd36c91bb9a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f20ae2d6e43341de25586885365eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57994ac6e1bf31b46e94f39ea46db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5069078da48bf411d9e015c783740.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc750cc633e10e440fe73c0da957187.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074e65af42028010667cc8b93baffd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5301098124ebe4ab27f0a76d911d5c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba07b10b2a335bcf8b68909f6d2db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f80121fa8a041b24b6a96cbbb0182.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04740413890cfc36958fd86aea4d98c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896712460b2504d99e0057c53aac96ad.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399428e49966e658a58fb3b51f5a23a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100190f302cbd1b9da5b80f9f62c6b1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6529f6411ba171e088166cbb8197.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fab263dc015f2503c97b040bac446.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef899948095fa82de33d5246497dbd2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106048b5ada03d7b53acd0df269a044c.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969a8210a82bdf340d1a542d5914ec.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f5357b73a0d6680f649fa7de68ca4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179014e1b8d2e9b0fe8053234d25f87.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e288a269a2f0bddbf3de996d21e2.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f1e4295c31944a5cdc0fd6d5eb03.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ffde4e6cff01cb5c3d86571c900f.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19052640bd04dfb31b6186595d21541e.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210f6fa883c6884dc8ca59e1d54842.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fee0c5d83f7e0c055655d59c8f26.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92b381f627fe51026a6189ba9af36.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6265952ce1eddc76132cb4f2b6bb1.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b94e4badb2ef23d4f8c3c73728fa0.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0401cabe3e882d0b1ca75f0febb32.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b41c1a8f4feeb242fc3b3ec7b2d5d0.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dae0cc01cec7254c511af5e548ad9.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2aec9262b6e0e9262fd3263c70f1.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317b71b861c8e816fac63c442667da.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826ffbbe094523ab63656a17206c0e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5fa9d637881d003e66aa43a55057c.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d14bf14c15f8ebe2b4077a9ec9ada.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbbfc12c54ad0c68f422c57db65b26.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd0a55acc78f0b76297fc1aae7401.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b72828b0380cd943d0ba09f3d60d.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166640da56fad6b09bed52b90590be5.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeee014890a83d19aa51fee2208ea7.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf03a7a2e883c9fc67adc4d19573cf1.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a1025c6f512ba5c493a5e93bbdba8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796a70b1067c9089e33792aa2d3d651.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889471b920f66732b9ec9c055e0aaed.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d16630a30b4825618a45e61b04704.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307efb84cebab2085b5894fdc3c67ba.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e841fccf3737d6e5a42a47e91ec9.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30639763fcda13b706081e53272ce56.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba4fa3aa80fc2d324cc00f7845058.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e5e1c2fe2e7c5cbf22743760dec34.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d662ffe8c3127bfa46513d9e0d09e7.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c53c7e64d947414a51658ac3d6c22.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239a577205f7ddec759977626c1b61.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df20818d3ba0609d1e015656478f3.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71a59db026e71b336f33ba040f64a5.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3460d0e45d2141d244e428886e94f.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d44e3a775a82e962b973a2b41f88a.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbce4ef5ee6801ba900547e539ffc.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd629dacb5c9a303c5c35f018f56dba.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03296a628c58ed6b3eead875bac2254d.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70e014d8134080b51646f1fa54f23.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e61a2f75b0c29770b9c17df684ae1.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49027bd6b0659f7b86aa0630381ff57.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99937a21a8be1cf6c76be116df62c990.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebab91141234e5afab076cdbf751ce.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2927ba76d906b480a9b365067d5c14.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1713b3b7a26fefe5c2f8bb5db21a3c.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2fdf12eb99e00afae9185f38c1efc.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0fa8cb2026ee5da5353390f8cacad.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab6ea355a411d13b994019d6be2dc.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5828b8e0ba555d9fea72b0b1b3b3326.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c582675c69c797e221edaa60ef6eb.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b4e9c9ce43726d1e19d840bb5904.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4dc270b35f8f6f98c8ddb50bcbc9.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c863bc00f51421b739aa96190d43a.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93095408419fd18af2fcbd8257898015.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446803f1e20a753751cdb2e2e64f45b.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cce57caaffdae647ee9240708b50b.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a7bb6b416c085ad6cc6f04136a6ad.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c8aee3243d7d21677d8b4fba82396.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c58cd1135c7ffb204ea24dfe1d0d.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02cd7b64c2e6fe0d61762daf81368.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166a41f30df794d66baf91d158edc3.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b18e9b39f26a6510721dee6ac757.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160704b4cecd2be94e9a40ff1f08c5.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4eb917fd7c41d6e666e3673784299.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e488e6d0c2f5d060ba36d515d14ee8.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3057da56b51631755579f7984604ad4.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea0c80778361a9237e96ed1cdab462.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a2a8b5d910e213f6054c221389c3.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0bf5b8a2c2a8eeeeb9c728b66d55.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff48feb33c2f22053d1b3c0e2372a69.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94fe07d86631c72b601fcc340f65b.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268136830be1445eb175eacdc32218.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397734ecd70a1f5eb58b85f9bc357454.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3d5dd200db2fc6656861391113fa.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c691f9d5852849dfe3e178b4ec6f.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e7e731f4636a45d77673da8b5fa3.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce7979de0923a1cd3e0d928dfc5261.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78838360e575dda6f32487ab63f38d.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2e6f572e891bd8db3e2e9ed05c5b.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116865c20b25714c5bd3eed285e82b.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8e4de712f425aef26fd096a84aa1.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd6f2dd1fd8a4917ffeb97842e0ef.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742761379c877459a51e389098a6aed.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ccdd4eda0a856df3b177a10c2299c.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605536f78d9d010c05601478f5a59861.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aff2255a4a94a2c1f9bb4606adbfa.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f34299e25e9faea17ed0e4a10073a.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67807d197de6eb50e58010a7d4fb88.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae36d3bf28497a286e52a8fbf1faf57.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d7614dff03e97329f0f20732299e9.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb9a8f595f1f4cd9092ab4b734fc0b.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778329a563c56814b1077376dafd4e19.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939adad62c9ac82dfb205b024aeeb681.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71834e75d1076a29d3bfe04e777b97cf.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdeeb07da3815ea988a50c0eb33911.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc765df2c0a687a3b7615f992b80c502.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f35c13b8e97f69e6065a265148923c.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54561c5d50c03d6c35a7faece6d763.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a1516d042dd8d8087195c4de1af6.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791e26562405a73390c8d4f83d6c61.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd3d330748ad9b12b8225ca777db40.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fbb85af90f694552c8a912c245c3d.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d89ab98be9f0ec1d7d830402e890.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c37d24b8516b00411136e312293f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c0e391d330c81ba5e606f55e46f8.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7e6e551cc0a2fd26fd5a88be0ab13.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf8cd800686265aab811804c35fe3f.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6aeb4b8dae860bff51ca4af0a4a17.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72d7e54a351df42b95ea2c202dfbae.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f55195ab1d7a99d6d2b41b71242c6.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8db635683bec88b52f6c1d9c7151f.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc29cba20f23e4aa259fb3763809b01.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df231e4685148b94be0a340d7c3f89a4.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab59a222039b9a7a4671d56fff66859.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21f281d1d9bee940a61699da52cbb.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121c502709a2a8f6200bd03dadfeda.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e69f04ea65ef0023c04136b7d5bb0.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed31159717ef688ccdc3eb0d1dc95f.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf82607c0abc1d43524e77c28cd052.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247208e021a618c653a7d91370215cfa.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79f96fe421516ba78a51ecfb1fd9e.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4daab43444bb46fb72527e4dbe9356.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdae734bb207c81b85ff04b956af9a.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1855f9baecf32783831fad1c683904.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566bb358ba55b68901bbe27b045414.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365f121f127c6ded283a8e6ced3003.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6aeade6a0608b1bfc3cc5931955f.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4dffc079e61ae2bb9cc326e29bd34.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca97dd56329fee8434886921849d1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8162488ca76112cd80edb1af90e404.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a3cafc5756ce4144ad07f3d2261a8.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d7c4237bcd089acfe2911a0101ae.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2250b6280abb5e58b7895843d1145.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae3cc5ab4b24fa9ab3df6e1ae396b.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde09d035cb2ac2c82f55007bc7f9d.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94563d07ee891a659903655696a8894.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91e1ad5f6b296962c67159619137c5.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdbc0e8a5a6cf282c710d946b1115.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c6e4b10ac6d207408678c7678c58.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016cb70f60481867e0d3e04e00e389b.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe5b0b4238d5e4b682e01525123b0c.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68c775c111b2d5e971974c2288c9c.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983afac40635d4619e32f8699acba4.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de29e97d6cb2692e1ca50e18926772.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4ef43a910d2a802b71890d095062f.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f937d3ff65f3c4e48806aeb68330.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dccf4f77cf15ae3b900dbe1f028e0.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abebb00e623bdf3a7cc14ee81a4dc4.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98f79a1592c2dc5d62e257040b7fd.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b1baeea6d2a70ac189e5638bbc192.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4da3047c41183d3044bf06eb15928.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b92c16fd6d91807286eb5e57ab553.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4fe95cb3bf9c01f54c37b03bf34c.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88000daa15d4bdef71d44983f81e393.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d43e7505cece3e73a9e8baffc23f4.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bd7446c430d83f427612becd5313.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482de0118bc56724ba7309e3795176d.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92be40f3aa47b4c085225a1474782.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36ed77a15015cfa241cb310c363c6.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e1ca7d00d4c7bf1df0c9f819be429.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408cdc2c1a0de1efd35e45eccd22af3.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbd6c1cb2c3faf5fa6d7c60e754344.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570dae6d3086f3451bcf0f544f9410.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe82481d33c72f681fe1d6518a13d1.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b151d90c4110043f02fa2352e40d45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3c9135fa2684db9db5b00567adf1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd92fcb296d0ddc7d6275cf067b8c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17075b10232fbb40b2ab8e3333d9d20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59440696121ce98c7d51670d86df51.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d60ec7fb2dfec57c1f736be175b98.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd302ca7a27003fc6b022fffb46fea.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106b974aa6aababbaf534923d90222e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87e3f95908326f5a5aebe341798207.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe6a285f662e933055abd36c91bb9a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f20ae2d6e43341de25586885365eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57994ac6e1bf31b46e94f39ea46db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5069078da48bf411d9e015c783740.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc750cc633e10e440fe73c0da957187.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074e65af42028010667cc8b93baffd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5301098124ebe4ab27f0a76d911d5c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba07b10b2a335bcf8b68909f6d2db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f80121fa8a041b24b6a96cbbb0182.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04740413890cfc36958fd86aea4d98c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896712460b2504d99e0057c53aac96ad.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399428e49966e658a58fb3b51f5a23a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100190f302cbd1b9da5b80f9f62c6b1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ac680ad13ba9b18ba5fb49fd911cd.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aa42382798183370a9207f7cfc9a5.JPG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef899948095fa82de33d5246497dbd2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9c184281bcc6fc5dde1446d6a1361.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969a8210a82bdf340d1a542d5914ec.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f5357b73a0d6680f649fa7de68ca4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179014e1b8d2e9b0fe8053234d25f87.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e288a269a2f0bddbf3de996d21e2.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f1e4295c31944a5cdc0fd6d5eb03.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ffde4e6cff01cb5c3d86571c900f.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19052640bd04dfb31b6186595d21541e.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210f6fa883c6884dc8ca59e1d54842.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fee0c5d83f7e0c055655d59c8f26.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92b381f627fe51026a6189ba9af36.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6265952ce1eddc76132cb4f2b6bb1.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b94e4badb2ef23d4f8c3c73728fa0.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0401cabe3e882d0b1ca75f0febb32.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b41c1a8f4feeb242fc3b3ec7b2d5d0.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dae0cc01cec7254c511af5e548ad9.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2aec9262b6e0e9262fd3263c70f1.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f5c90cc1776e3c250cd7ba1355f24.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d68aa248fd3a625bfefd6f96784594.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f85fc9018438a9da0cc4057575cff2.JPG"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d14bf14c15f8ebe2b4077a9ec9ada.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbbfc12c54ad0c68f422c57db65b26.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd0a55acc78f0b76297fc1aae7401.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b72828b0380cd943d0ba09f3d60d.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166640da56fad6b09bed52b90590be5.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc540b2af4e2c234195b119d3084371d.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf03a7a2e883c9fc67adc4d19573cf1.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a1025c6f512ba5c493a5e93bbdba8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796a70b1067c9089e33792aa2d3d651.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889471b920f66732b9ec9c055e0aaed.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d16630a30b4825618a45e61b04704.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307efb84cebab2085b5894fdc3c67ba.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e841fccf3737d6e5a42a47e91ec9.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30639763fcda13b706081e53272ce56.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba4fa3aa80fc2d324cc00f7845058.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e5e1c2fe2e7c5cbf22743760dec34.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d662ffe8c3127bfa46513d9e0d09e7.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c53c7e64d947414a51658ac3d6c22.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239a577205f7ddec759977626c1b61.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df20818d3ba0609d1e015656478f3.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71a59db026e71b336f33ba040f64a5.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3460d0e45d2141d244e428886e94f.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a53d74df0738b64732e378911631a5.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbce4ef5ee6801ba900547e539ffc.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd629dacb5c9a303c5c35f018f56dba.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03296a628c58ed6b3eead875bac2254d.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70e014d8134080b51646f1fa54f23.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e61a2f75b0c29770b9c17df684ae1.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49027bd6b0659f7b86aa0630381ff57.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99937a21a8be1cf6c76be116df62c990.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32a11de551884a0213f11d88e41f72.JPG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58ad2dfe74c169b8c4602b2688f587.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6bf42904318f80d208a4005d78339.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2fdf12eb99e00afae9185f38c1efc.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0fa8cb2026ee5da5353390f8cacad.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab6ea355a411d13b994019d6be2dc.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5828b8e0ba555d9fea72b0b1b3b3326.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c582675c69c797e221edaa60ef6eb.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b4e9c9ce43726d1e19d840bb5904.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4dc270b35f8f6f98c8ddb50bcbc9.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c863bc00f51421b739aa96190d43a.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93095408419fd18af2fcbd8257898015.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446803f1e20a753751cdb2e2e64f45b.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cce57caaffdae647ee9240708b50b.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a7bb6b416c085ad6cc6f04136a6ad.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c8aee3243d7d21677d8b4fba82396.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c58cd1135c7ffb204ea24dfe1d0d.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02cd7b64c2e6fe0d61762daf81368.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166a41f30df794d66baf91d158edc3.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b18e9b39f26a6510721dee6ac757.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676602f7c417fff5160ad15289b06ab.JPG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4eb917fd7c41d6e666e3673784299.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e488e6d0c2f5d060ba36d515d14ee8.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3057da56b51631755579f7984604ad4.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea0c80778361a9237e96ed1cdab462.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a2a8b5d910e213f6054c221389c3.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0bf5b8a2c2a8eeeeb9c728b66d55.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff48feb33c2f22053d1b3c0e2372a69.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94fe07d86631c72b601fcc340f65b.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268136830be1445eb175eacdc32218.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397734ecd70a1f5eb58b85f9bc357454.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3d5dd200db2fc6656861391113fa.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c691f9d5852849dfe3e178b4ec6f.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e7e731f4636a45d77673da8b5fa3.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce7979de0923a1cd3e0d928dfc5261.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78838360e575dda6f32487ab63f38d.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2e6f572e891bd8db3e2e9ed05c5b.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116865c20b25714c5bd3eed285e82b.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8e4de712f425aef26fd096a84aa1.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd6f2dd1fd8a4917ffeb97842e0ef.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742761379c877459a51e389098a6aed.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ccdd4eda0a856df3b177a10c2299c.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605536f78d9d010c05601478f5a59861.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aff2255a4a94a2c1f9bb4606adbfa.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f34299e25e9faea17ed0e4a10073a.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67807d197de6eb50e58010a7d4fb88.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae36d3bf28497a286e52a8fbf1faf57.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043dacaaebdc416617a93c85dffab5f.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a423487add31014b85564c3a6a32dff.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6e1bf0ef9317b73fc073f539afdac.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519304ca571a613d6f4e2b2370a32b14.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71834e75d1076a29d3bfe04e777b97cf.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdeeb07da3815ea988a50c0eb33911.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc765df2c0a687a3b7615f992b80c502.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f35c13b8e97f69e6065a265148923c.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54561c5d50c03d6c35a7faece6d763.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a1516d042dd8d8087195c4de1af6.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebd4188eb044311a2ae7e7a32e7e8.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d36c6b450b7ecd59bee7662fdcc32.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f39b0ffe6146cd0a67808cba46677e.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c67abaff45e4873932b97e264586b.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c37d24b8516b00411136e312293f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c0e391d330c81ba5e606f55e46f8.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5e74c8dac528e53161b4a15e25ef.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88315c20c94cef66fdeb4e6285a3a90.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6aeb4b8dae860bff51ca4af0a4a17.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72d7e54a351df42b95ea2c202dfbae.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f55195ab1d7a99d6d2b41b71242c6.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8db635683bec88b52f6c1d9c7151f.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc29cba20f23e4aa259fb3763809b01.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df231e4685148b94be0a340d7c3f89a4.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab59a222039b9a7a4671d56fff66859.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21f281d1d9bee940a61699da52cbb.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121c502709a2a8f6200bd03dadfeda.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e69f04ea65ef0023c04136b7d5bb0.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed31159717ef688ccdc3eb0d1dc95f.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf82607c0abc1d43524e77c28cd052.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247208e021a618c653a7d91370215cfa.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79f96fe421516ba78a51ecfb1fd9e.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4daab43444bb46fb72527e4dbe9356.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdae734bb207c81b85ff04b956af9a.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1855f9baecf32783831fad1c683904.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566bb358ba55b68901bbe27b045414.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365f121f127c6ded283a8e6ced3003.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6aeade6a0608b1bfc3cc5931955f.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4dffc079e61ae2bb9cc326e29bd34.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca97dd56329fee8434886921849d1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45626ea64f69f0893791a534756a50.JPG"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a4fd0be48e5240861e80052b74c76.JPG"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b4cca1fe21620106cd290eaedd31.JPG"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2250b6280abb5e58b7895843d1145.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbae048193abc0785ed1eb0b832f25f.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde09d035cb2ac2c82f55007bc7f9d.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94563d07ee891a659903655696a8894.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91e1ad5f6b296962c67159619137c5.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdbc0e8a5a6cf282c710d946b1115.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c6e4b10ac6d207408678c7678c58.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9174e60b3f28fb4e8131a192b6f8940.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c2cf8def2ffe13145bcaacff880e.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68c775c111b2d5e971974c2288c9c.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983afac40635d4619e32f8699acba4.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089da8f1cb1191e96431e82b723be7c5.JPG"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27ab38a2aedd5fafc44638f1c0d56.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f937d3ff65f3c4e48806aeb68330.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225808d749305c3365eb7f10999823f.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abebb00e623bdf3a7cc14ee81a4dc4.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98f79a1592c2dc5d62e257040b7fd.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b1baeea6d2a70ac189e5638bbc192.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4da3047c41183d3044bf06eb15928.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b92c16fd6d91807286eb5e57ab553.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4fe95cb3bf9c01f54c37b03bf34c.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88000daa15d4bdef71d44983f81e393.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d43e7505cece3e73a9e8baffc23f4.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bd7446c430d83f427612becd5313.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482de0118bc56724ba7309e3795176d.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92be40f3aa47b4c085225a1474782.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36ed77a15015cfa241cb310c363c6.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e1ca7d00d4c7bf1df0c9f819be429.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408cdc2c1a0de1efd35e45eccd22af3.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbd6c1cb2c3faf5fa6d7c60e754344.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570dae6d3086f3451bcf0f544f9410.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe82481d33c72f681fe1d6518a13d1.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b88dc28427c7a55e16b0ad9838e7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_17664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>