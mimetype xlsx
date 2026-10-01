--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -16,107 +16,107 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-17 14:57:08</t>
+    <t>Актуальность прайса на: 2026-10-02 01:41:34</t>
   </si>
   <si>
     <t>Комплектующие для перил и ограждений</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FKKA-12 SUS304</t>
   </si>
   <si>
     <t>Шпилька FKKA-12 для точечного крепления М12, нержавеющая сталь</t>
   </si>
   <si>
     <t>FKKA-10 SUS304</t>
   </si>
   <si>
     <t>Шпилька FKKA-10 для точечного крепления М10, нержавеющая сталь, 200 мм</t>
   </si>
   <si>
     <t>FKKA-02 SUS304</t>
   </si>
   <si>
     <t>Анкер FKKA-02, М10х12х60, нержавеющая сталь</t>
   </si>
   <si>
     <t>FKKA-01 SUS304</t>
   </si>
   <si>
-    <t>Анкер FKKA-01, М8х10х60, нержавеющая сталь</t>
+    <t>Анкер FKKA-01, М8х12х60, нержавеющая сталь</t>
   </si>
   <si>
     <t>FOP-6T SUS304/PSS</t>
   </si>
   <si>
     <t>Трос FOP-6T, Ø6 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-5T SUS304/PSS</t>
   </si>
   <si>
     <t>Трос FOP-5T, Ø5 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-5T.01 SUS304/PSS</t>
   </si>
   <si>
     <t>Держатель тросика FOP-5T.01, Ø5 мм, 22*30 мм, под трубу Ø38 мм, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-6T.01 SUS304/PSS</t>
   </si>
   <si>
     <t>Держатель тросика FOP-6T.01, Ø6 мм, 22*30 мм, под трубу Ø38 мм, нержавейка/полированный</t>
   </si>
@@ -607,62 +607,50 @@
     <t>Фланец FOP-38.43 настенный литой, для трубы Ø38.1 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-38.43 SUS304/SSS</t>
   </si>
   <si>
     <t>Фланец FOP-38.43 настенный литой, для трубы Ø38.1 мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-50.43 SUS304/PSS</t>
   </si>
   <si>
     <t>Фланец настенный FOP-50.43 литой, для трубы Ø50.8, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-50.43 SUS304/SSS</t>
   </si>
   <si>
     <t>Фланец настенный FOP-50.43 литой, для трубы Ø50.8, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-42.43 SUS304/PSS</t>
   </si>
   <si>
     <t>Фланец FOP-42.43 настенный литой, для трубы Ø42.4 мм, GRIT 600, нержавейка/полированный</t>
-  </si>
-[...10 lines deleted...]
-    <t>Фланец FOP-48p.43 с пазом для поручня Ø48.3, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-42p.43 SUS304/PSS</t>
   </si>
   <si>
     <t>Фланец FOP-42p.43 с пазом для поручня Ø42.4 мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-40p.43 SUS304/PSS</t>
   </si>
   <si>
     <t>Фланец FOP-40p.43 для поручня с пазом 40*40мм, GRIT 600, нержавейка/полированный</t>
   </si>
   <si>
     <t>FOP-40p.43 SUS304/SSS</t>
   </si>
   <si>
     <t>Фланец FOP-40p.43 для поручня с пазом 40*40мм, GRIT 320, нержавейка/матовый</t>
   </si>
   <si>
     <t>FOP-38.40 SUS304/SSS</t>
   </si>
   <si>
     <t>Пластина торцевого крепления стойки FOP-38.40 под сборку для трубы Ø38.1 мм, GRIT 320, нержавейка/матовый</t>
   </si>
@@ -1388,51 +1376,51 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3c9135fa2684db9db5b00567adf1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd92fcb296d0ddc7d6275cf067b8c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17075b10232fbb40b2ab8e3333d9d20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59440696121ce98c7d51670d86df51.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d60ec7fb2dfec57c1f736be175b98.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd302ca7a27003fc6b022fffb46fea.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106b974aa6aababbaf534923d90222e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87e3f95908326f5a5aebe341798207.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe6a285f662e933055abd36c91bb9a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f20ae2d6e43341de25586885365eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57994ac6e1bf31b46e94f39ea46db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5069078da48bf411d9e015c783740.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc750cc633e10e440fe73c0da957187.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074e65af42028010667cc8b93baffd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5301098124ebe4ab27f0a76d911d5c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba07b10b2a335bcf8b68909f6d2db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f80121fa8a041b24b6a96cbbb0182.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04740413890cfc36958fd86aea4d98c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896712460b2504d99e0057c53aac96ad.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399428e49966e658a58fb3b51f5a23a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100190f302cbd1b9da5b80f9f62c6b1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ac680ad13ba9b18ba5fb49fd911cd.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aa42382798183370a9207f7cfc9a5.JPG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef899948095fa82de33d5246497dbd2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9c184281bcc6fc5dde1446d6a1361.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969a8210a82bdf340d1a542d5914ec.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f5357b73a0d6680f649fa7de68ca4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179014e1b8d2e9b0fe8053234d25f87.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e288a269a2f0bddbf3de996d21e2.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f1e4295c31944a5cdc0fd6d5eb03.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ffde4e6cff01cb5c3d86571c900f.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19052640bd04dfb31b6186595d21541e.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210f6fa883c6884dc8ca59e1d54842.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fee0c5d83f7e0c055655d59c8f26.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92b381f627fe51026a6189ba9af36.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6265952ce1eddc76132cb4f2b6bb1.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b94e4badb2ef23d4f8c3c73728fa0.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0401cabe3e882d0b1ca75f0febb32.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b41c1a8f4feeb242fc3b3ec7b2d5d0.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dae0cc01cec7254c511af5e548ad9.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2aec9262b6e0e9262fd3263c70f1.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f5c90cc1776e3c250cd7ba1355f24.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d68aa248fd3a625bfefd6f96784594.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f85fc9018438a9da0cc4057575cff2.JPG"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d14bf14c15f8ebe2b4077a9ec9ada.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbbfc12c54ad0c68f422c57db65b26.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd0a55acc78f0b76297fc1aae7401.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b72828b0380cd943d0ba09f3d60d.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166640da56fad6b09bed52b90590be5.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc540b2af4e2c234195b119d3084371d.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf03a7a2e883c9fc67adc4d19573cf1.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a1025c6f512ba5c493a5e93bbdba8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796a70b1067c9089e33792aa2d3d651.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889471b920f66732b9ec9c055e0aaed.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d16630a30b4825618a45e61b04704.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307efb84cebab2085b5894fdc3c67ba.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e841fccf3737d6e5a42a47e91ec9.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30639763fcda13b706081e53272ce56.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba4fa3aa80fc2d324cc00f7845058.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e5e1c2fe2e7c5cbf22743760dec34.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d662ffe8c3127bfa46513d9e0d09e7.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c53c7e64d947414a51658ac3d6c22.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239a577205f7ddec759977626c1b61.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df20818d3ba0609d1e015656478f3.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71a59db026e71b336f33ba040f64a5.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3460d0e45d2141d244e428886e94f.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a53d74df0738b64732e378911631a5.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbce4ef5ee6801ba900547e539ffc.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd629dacb5c9a303c5c35f018f56dba.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03296a628c58ed6b3eead875bac2254d.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70e014d8134080b51646f1fa54f23.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e61a2f75b0c29770b9c17df684ae1.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49027bd6b0659f7b86aa0630381ff57.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99937a21a8be1cf6c76be116df62c990.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32a11de551884a0213f11d88e41f72.JPG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58ad2dfe74c169b8c4602b2688f587.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6bf42904318f80d208a4005d78339.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2fdf12eb99e00afae9185f38c1efc.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0fa8cb2026ee5da5353390f8cacad.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab6ea355a411d13b994019d6be2dc.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5828b8e0ba555d9fea72b0b1b3b3326.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c582675c69c797e221edaa60ef6eb.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b4e9c9ce43726d1e19d840bb5904.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4dc270b35f8f6f98c8ddb50bcbc9.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c863bc00f51421b739aa96190d43a.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93095408419fd18af2fcbd8257898015.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446803f1e20a753751cdb2e2e64f45b.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cce57caaffdae647ee9240708b50b.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a7bb6b416c085ad6cc6f04136a6ad.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c8aee3243d7d21677d8b4fba82396.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c58cd1135c7ffb204ea24dfe1d0d.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02cd7b64c2e6fe0d61762daf81368.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166a41f30df794d66baf91d158edc3.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b18e9b39f26a6510721dee6ac757.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676602f7c417fff5160ad15289b06ab.JPG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4eb917fd7c41d6e666e3673784299.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e488e6d0c2f5d060ba36d515d14ee8.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3057da56b51631755579f7984604ad4.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea0c80778361a9237e96ed1cdab462.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a2a8b5d910e213f6054c221389c3.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0bf5b8a2c2a8eeeeb9c728b66d55.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff48feb33c2f22053d1b3c0e2372a69.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94fe07d86631c72b601fcc340f65b.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268136830be1445eb175eacdc32218.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397734ecd70a1f5eb58b85f9bc357454.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3d5dd200db2fc6656861391113fa.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c691f9d5852849dfe3e178b4ec6f.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e7e731f4636a45d77673da8b5fa3.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce7979de0923a1cd3e0d928dfc5261.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78838360e575dda6f32487ab63f38d.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2e6f572e891bd8db3e2e9ed05c5b.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116865c20b25714c5bd3eed285e82b.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8e4de712f425aef26fd096a84aa1.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd6f2dd1fd8a4917ffeb97842e0ef.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742761379c877459a51e389098a6aed.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ccdd4eda0a856df3b177a10c2299c.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605536f78d9d010c05601478f5a59861.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aff2255a4a94a2c1f9bb4606adbfa.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f34299e25e9faea17ed0e4a10073a.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67807d197de6eb50e58010a7d4fb88.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae36d3bf28497a286e52a8fbf1faf57.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043dacaaebdc416617a93c85dffab5f.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a423487add31014b85564c3a6a32dff.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6e1bf0ef9317b73fc073f539afdac.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519304ca571a613d6f4e2b2370a32b14.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71834e75d1076a29d3bfe04e777b97cf.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdeeb07da3815ea988a50c0eb33911.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc765df2c0a687a3b7615f992b80c502.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f35c13b8e97f69e6065a265148923c.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54561c5d50c03d6c35a7faece6d763.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a1516d042dd8d8087195c4de1af6.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebd4188eb044311a2ae7e7a32e7e8.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d36c6b450b7ecd59bee7662fdcc32.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f39b0ffe6146cd0a67808cba46677e.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c67abaff45e4873932b97e264586b.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c37d24b8516b00411136e312293f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c0e391d330c81ba5e606f55e46f8.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5e74c8dac528e53161b4a15e25ef.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88315c20c94cef66fdeb4e6285a3a90.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6aeb4b8dae860bff51ca4af0a4a17.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72d7e54a351df42b95ea2c202dfbae.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f55195ab1d7a99d6d2b41b71242c6.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8db635683bec88b52f6c1d9c7151f.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc29cba20f23e4aa259fb3763809b01.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df231e4685148b94be0a340d7c3f89a4.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab59a222039b9a7a4671d56fff66859.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21f281d1d9bee940a61699da52cbb.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121c502709a2a8f6200bd03dadfeda.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e69f04ea65ef0023c04136b7d5bb0.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed31159717ef688ccdc3eb0d1dc95f.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf82607c0abc1d43524e77c28cd052.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247208e021a618c653a7d91370215cfa.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79f96fe421516ba78a51ecfb1fd9e.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4daab43444bb46fb72527e4dbe9356.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdae734bb207c81b85ff04b956af9a.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1855f9baecf32783831fad1c683904.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566bb358ba55b68901bbe27b045414.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365f121f127c6ded283a8e6ced3003.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6aeade6a0608b1bfc3cc5931955f.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4dffc079e61ae2bb9cc326e29bd34.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca97dd56329fee8434886921849d1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45626ea64f69f0893791a534756a50.JPG"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a4fd0be48e5240861e80052b74c76.JPG"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b4cca1fe21620106cd290eaedd31.JPG"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2250b6280abb5e58b7895843d1145.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbae048193abc0785ed1eb0b832f25f.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde09d035cb2ac2c82f55007bc7f9d.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94563d07ee891a659903655696a8894.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91e1ad5f6b296962c67159619137c5.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdbc0e8a5a6cf282c710d946b1115.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c6e4b10ac6d207408678c7678c58.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9174e60b3f28fb4e8131a192b6f8940.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c2cf8def2ffe13145bcaacff880e.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68c775c111b2d5e971974c2288c9c.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983afac40635d4619e32f8699acba4.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089da8f1cb1191e96431e82b723be7c5.JPG"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27ab38a2aedd5fafc44638f1c0d56.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f937d3ff65f3c4e48806aeb68330.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225808d749305c3365eb7f10999823f.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abebb00e623bdf3a7cc14ee81a4dc4.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98f79a1592c2dc5d62e257040b7fd.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b1baeea6d2a70ac189e5638bbc192.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4da3047c41183d3044bf06eb15928.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b92c16fd6d91807286eb5e57ab553.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4fe95cb3bf9c01f54c37b03bf34c.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88000daa15d4bdef71d44983f81e393.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d43e7505cece3e73a9e8baffc23f4.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bd7446c430d83f427612becd5313.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482de0118bc56724ba7309e3795176d.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92be40f3aa47b4c085225a1474782.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36ed77a15015cfa241cb310c363c6.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e1ca7d00d4c7bf1df0c9f819be429.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408cdc2c1a0de1efd35e45eccd22af3.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbd6c1cb2c3faf5fa6d7c60e754344.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570dae6d3086f3451bcf0f544f9410.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe82481d33c72f681fe1d6518a13d1.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b88dc28427c7a55e16b0ad9838e7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3c9135fa2684db9db5b00567adf1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd92fcb296d0ddc7d6275cf067b8c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17075b10232fbb40b2ab8e3333d9d20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59440696121ce98c7d51670d86df51.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d60ec7fb2dfec57c1f736be175b98.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd302ca7a27003fc6b022fffb46fea.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106b974aa6aababbaf534923d90222e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87e3f95908326f5a5aebe341798207.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe6a285f662e933055abd36c91bb9a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f20ae2d6e43341de25586885365eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57994ac6e1bf31b46e94f39ea46db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5069078da48bf411d9e015c783740.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc750cc633e10e440fe73c0da957187.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074e65af42028010667cc8b93baffd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5301098124ebe4ab27f0a76d911d5c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba07b10b2a335bcf8b68909f6d2db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f80121fa8a041b24b6a96cbbb0182.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04740413890cfc36958fd86aea4d98c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896712460b2504d99e0057c53aac96ad.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399428e49966e658a58fb3b51f5a23a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100190f302cbd1b9da5b80f9f62c6b1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ac680ad13ba9b18ba5fb49fd911cd.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aa42382798183370a9207f7cfc9a5.JPG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef899948095fa82de33d5246497dbd2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9c184281bcc6fc5dde1446d6a1361.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969a8210a82bdf340d1a542d5914ec.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f5357b73a0d6680f649fa7de68ca4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179014e1b8d2e9b0fe8053234d25f87.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e288a269a2f0bddbf3de996d21e2.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f1e4295c31944a5cdc0fd6d5eb03.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ffde4e6cff01cb5c3d86571c900f.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19052640bd04dfb31b6186595d21541e.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210f6fa883c6884dc8ca59e1d54842.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fee0c5d83f7e0c055655d59c8f26.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92b381f627fe51026a6189ba9af36.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6265952ce1eddc76132cb4f2b6bb1.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b94e4badb2ef23d4f8c3c73728fa0.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0401cabe3e882d0b1ca75f0febb32.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b41c1a8f4feeb242fc3b3ec7b2d5d0.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dae0cc01cec7254c511af5e548ad9.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2aec9262b6e0e9262fd3263c70f1.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f5c90cc1776e3c250cd7ba1355f24.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d68aa248fd3a625bfefd6f96784594.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f85fc9018438a9da0cc4057575cff2.JPG"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d14bf14c15f8ebe2b4077a9ec9ada.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbbfc12c54ad0c68f422c57db65b26.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd0a55acc78f0b76297fc1aae7401.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b72828b0380cd943d0ba09f3d60d.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166640da56fad6b09bed52b90590be5.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc540b2af4e2c234195b119d3084371d.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf03a7a2e883c9fc67adc4d19573cf1.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a1025c6f512ba5c493a5e93bbdba8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796a70b1067c9089e33792aa2d3d651.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889471b920f66732b9ec9c055e0aaed.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d16630a30b4825618a45e61b04704.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307efb84cebab2085b5894fdc3c67ba.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e841fccf3737d6e5a42a47e91ec9.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30639763fcda13b706081e53272ce56.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba4fa3aa80fc2d324cc00f7845058.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e5e1c2fe2e7c5cbf22743760dec34.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d662ffe8c3127bfa46513d9e0d09e7.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c53c7e64d947414a51658ac3d6c22.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239a577205f7ddec759977626c1b61.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df20818d3ba0609d1e015656478f3.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71a59db026e71b336f33ba040f64a5.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3460d0e45d2141d244e428886e94f.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a53d74df0738b64732e378911631a5.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbce4ef5ee6801ba900547e539ffc.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd629dacb5c9a303c5c35f018f56dba.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03296a628c58ed6b3eead875bac2254d.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70e014d8134080b51646f1fa54f23.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e61a2f75b0c29770b9c17df684ae1.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49027bd6b0659f7b86aa0630381ff57.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99937a21a8be1cf6c76be116df62c990.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32a11de551884a0213f11d88e41f72.JPG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58ad2dfe74c169b8c4602b2688f587.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6bf42904318f80d208a4005d78339.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2fdf12eb99e00afae9185f38c1efc.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0fa8cb2026ee5da5353390f8cacad.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab6ea355a411d13b994019d6be2dc.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5828b8e0ba555d9fea72b0b1b3b3326.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c582675c69c797e221edaa60ef6eb.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b4e9c9ce43726d1e19d840bb5904.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4dc270b35f8f6f98c8ddb50bcbc9.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c863bc00f51421b739aa96190d43a.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93095408419fd18af2fcbd8257898015.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446803f1e20a753751cdb2e2e64f45b.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cce57caaffdae647ee9240708b50b.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a7bb6b416c085ad6cc6f04136a6ad.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c8aee3243d7d21677d8b4fba82396.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c58cd1135c7ffb204ea24dfe1d0d.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02cd7b64c2e6fe0d61762daf81368.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676602f7c417fff5160ad15289b06ab.JPG"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4eb917fd7c41d6e666e3673784299.JPG"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e488e6d0c2f5d060ba36d515d14ee8.JPG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3057da56b51631755579f7984604ad4.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea0c80778361a9237e96ed1cdab462.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a2a8b5d910e213f6054c221389c3.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0bf5b8a2c2a8eeeeb9c728b66d55.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff48feb33c2f22053d1b3c0e2372a69.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94fe07d86631c72b601fcc340f65b.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268136830be1445eb175eacdc32218.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397734ecd70a1f5eb58b85f9bc357454.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3d5dd200db2fc6656861391113fa.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c691f9d5852849dfe3e178b4ec6f.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e7e731f4636a45d77673da8b5fa3.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce7979de0923a1cd3e0d928dfc5261.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78838360e575dda6f32487ab63f38d.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2e6f572e891bd8db3e2e9ed05c5b.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116865c20b25714c5bd3eed285e82b.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8e4de712f425aef26fd096a84aa1.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd6f2dd1fd8a4917ffeb97842e0ef.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742761379c877459a51e389098a6aed.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ccdd4eda0a856df3b177a10c2299c.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605536f78d9d010c05601478f5a59861.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aff2255a4a94a2c1f9bb4606adbfa.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f34299e25e9faea17ed0e4a10073a.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67807d197de6eb50e58010a7d4fb88.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae36d3bf28497a286e52a8fbf1faf57.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043dacaaebdc416617a93c85dffab5f.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a423487add31014b85564c3a6a32dff.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6e1bf0ef9317b73fc073f539afdac.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519304ca571a613d6f4e2b2370a32b14.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71834e75d1076a29d3bfe04e777b97cf.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdeeb07da3815ea988a50c0eb33911.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc765df2c0a687a3b7615f992b80c502.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f35c13b8e97f69e6065a265148923c.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54561c5d50c03d6c35a7faece6d763.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a1516d042dd8d8087195c4de1af6.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebd4188eb044311a2ae7e7a32e7e8.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d36c6b450b7ecd59bee7662fdcc32.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f39b0ffe6146cd0a67808cba46677e.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c67abaff45e4873932b97e264586b.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c37d24b8516b00411136e312293f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c0e391d330c81ba5e606f55e46f8.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5e74c8dac528e53161b4a15e25ef.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88315c20c94cef66fdeb4e6285a3a90.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6aeb4b8dae860bff51ca4af0a4a17.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72d7e54a351df42b95ea2c202dfbae.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f55195ab1d7a99d6d2b41b71242c6.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8db635683bec88b52f6c1d9c7151f.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc29cba20f23e4aa259fb3763809b01.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df231e4685148b94be0a340d7c3f89a4.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab59a222039b9a7a4671d56fff66859.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21f281d1d9bee940a61699da52cbb.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121c502709a2a8f6200bd03dadfeda.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e69f04ea65ef0023c04136b7d5bb0.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed31159717ef688ccdc3eb0d1dc95f.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf82607c0abc1d43524e77c28cd052.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247208e021a618c653a7d91370215cfa.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79f96fe421516ba78a51ecfb1fd9e.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4daab43444bb46fb72527e4dbe9356.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdae734bb207c81b85ff04b956af9a.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1855f9baecf32783831fad1c683904.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566bb358ba55b68901bbe27b045414.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365f121f127c6ded283a8e6ced3003.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6aeade6a0608b1bfc3cc5931955f.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79906548dbe1de93edc7033284ee866.JPG"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca97dd56329fee8434886921849d1.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45626ea64f69f0893791a534756a50.JPG"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a4fd0be48e5240861e80052b74c76.JPG"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b4cca1fe21620106cd290eaedd31.JPG"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2250b6280abb5e58b7895843d1145.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbae048193abc0785ed1eb0b832f25f.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde09d035cb2ac2c82f55007bc7f9d.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94563d07ee891a659903655696a8894.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91e1ad5f6b296962c67159619137c5.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdbc0e8a5a6cf282c710d946b1115.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c6e4b10ac6d207408678c7678c58.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9174e60b3f28fb4e8131a192b6f8940.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c2cf8def2ffe13145bcaacff880e.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68c775c111b2d5e971974c2288c9c.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc4115cd28c09aa05cc22c923379a2.JPG"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089da8f1cb1191e96431e82b723be7c5.JPG"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27ab38a2aedd5fafc44638f1c0d56.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f937d3ff65f3c4e48806aeb68330.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225808d749305c3365eb7f10999823f.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abebb00e623bdf3a7cc14ee81a4dc4.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98f79a1592c2dc5d62e257040b7fd.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b1baeea6d2a70ac189e5638bbc192.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4da3047c41183d3044bf06eb15928.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b92c16fd6d91807286eb5e57ab553.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4fe95cb3bf9c01f54c37b03bf34c.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88000daa15d4bdef71d44983f81e393.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d43e7505cece3e73a9e8baffc23f4.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bd7446c430d83f427612becd5313.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482de0118bc56724ba7309e3795176d.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92be40f3aa47b4c085225a1474782.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36ed77a15015cfa241cb310c363c6.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e1ca7d00d4c7bf1df0c9f819be429.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408cdc2c1a0de1efd35e45eccd22af3.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbd6c1cb2c3faf5fa6d7c60e754344.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570dae6d3086f3451bcf0f544f9410.jpeg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe82481d33c72f681fe1d6518a13d1.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b88dc28427c7a55e16b0ad9838e7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_17664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -4812,3905 +4800,3831 @@
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_18526" descr=""/>
+        <xdr:cNvPr id="93" name="product_18528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_18527" descr=""/>
+        <xdr:cNvPr id="94" name="product_18586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_18528" descr=""/>
+        <xdr:cNvPr id="95" name="product_18587" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_18586" descr=""/>
+        <xdr:cNvPr id="96" name="product_18552" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_18587" descr=""/>
+        <xdr:cNvPr id="97" name="product_18551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_18552" descr=""/>
+        <xdr:cNvPr id="98" name="product_18555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_18551" descr=""/>
+        <xdr:cNvPr id="99" name="product_18554" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_18555" descr=""/>
+        <xdr:cNvPr id="100" name="product_18553" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_18554" descr=""/>
+        <xdr:cNvPr id="101" name="product_18557" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_18553" descr=""/>
+        <xdr:cNvPr id="102" name="product_18558" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_18557" descr=""/>
+        <xdr:cNvPr id="103" name="product_18556" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>116</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="104" name="product_18558" descr=""/>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="product_11590" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>117</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="105" name="product_18556" descr=""/>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_11597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_11590" descr=""/>
+        <xdr:cNvPr id="106" name="product_11601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_11597" descr=""/>
+        <xdr:cNvPr id="107" name="product_11606" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="108" name="product_11601" descr=""/>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="product_11599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>123</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="109" name="product_11606" descr=""/>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="product_11583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>126</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="110" name="product_11599" descr=""/>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="product_11591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_11583" descr=""/>
+        <xdr:cNvPr id="111" name="product_11602" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_11591" descr=""/>
+        <xdr:cNvPr id="112" name="product_11607" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_11602" descr=""/>
+        <xdr:cNvPr id="113" name="product_11584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_11607" descr=""/>
+        <xdr:cNvPr id="114" name="product_11592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_11584" descr=""/>
+        <xdr:cNvPr id="115" name="product_13208" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>134</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="116" name="product_11592" descr=""/>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="product_11610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>135</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="117" name="product_13208" descr=""/>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="product_11611" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_11610" descr=""/>
+        <xdr:cNvPr id="118" name="product_17741" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_11611" descr=""/>
+        <xdr:cNvPr id="119" name="product_18471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_17741" descr=""/>
+        <xdr:cNvPr id="120" name="product_18449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_18471" descr=""/>
+        <xdr:cNvPr id="121" name="product_18448" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_18449" descr=""/>
+        <xdr:cNvPr id="122" name="product_18446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_18448" descr=""/>
+        <xdr:cNvPr id="123" name="product_18447" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_18446" descr=""/>
+        <xdr:cNvPr id="124" name="product_17734" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_18447" descr=""/>
+        <xdr:cNvPr id="125" name="product_18443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_17734" descr=""/>
+        <xdr:cNvPr id="126" name="product_17735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_18443" descr=""/>
+        <xdr:cNvPr id="127" name="product_18444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_17735" descr=""/>
+        <xdr:cNvPr id="128" name="product_17736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_18444" descr=""/>
+        <xdr:cNvPr id="129" name="product_18445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_17736" descr=""/>
+        <xdr:cNvPr id="130" name="product_17737" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_18445" descr=""/>
+        <xdr:cNvPr id="131" name="product_18450" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_17737" descr=""/>
+        <xdr:cNvPr id="132" name="product_17738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_18450" descr=""/>
+        <xdr:cNvPr id="133" name="product_18451" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_17738" descr=""/>
+        <xdr:cNvPr id="134" name="product_17739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_18451" descr=""/>
+        <xdr:cNvPr id="135" name="product_18452" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_17739" descr=""/>
+        <xdr:cNvPr id="136" name="product_17740" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_18452" descr=""/>
+        <xdr:cNvPr id="137" name="product_18453" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_17740" descr=""/>
+        <xdr:cNvPr id="138" name="product_18454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_18453" descr=""/>
+        <xdr:cNvPr id="139" name="product_18455" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_18454" descr=""/>
+        <xdr:cNvPr id="140" name="product_18456" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_18455" descr=""/>
+        <xdr:cNvPr id="141" name="product_18474" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_18456" descr=""/>
+        <xdr:cNvPr id="142" name="product_17742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_18474" descr=""/>
+        <xdr:cNvPr id="143" name="product_18473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_17742" descr=""/>
+        <xdr:cNvPr id="144" name="product_18476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_18473" descr=""/>
+        <xdr:cNvPr id="145" name="product_17743" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_18476" descr=""/>
+        <xdr:cNvPr id="146" name="product_18479" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_17743" descr=""/>
+        <xdr:cNvPr id="147" name="product_18480" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_18479" descr=""/>
+        <xdr:cNvPr id="148" name="product_18481" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_18480" descr=""/>
+        <xdr:cNvPr id="149" name="product_17744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_18481" descr=""/>
+        <xdr:cNvPr id="150" name="product_18482" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_17744" descr=""/>
+        <xdr:cNvPr id="151" name="product_18483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_18482" descr=""/>
+        <xdr:cNvPr id="152" name="product_17745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_18483" descr=""/>
+        <xdr:cNvPr id="153" name="product_18484" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_17745" descr=""/>
+        <xdr:cNvPr id="154" name="product_18486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_18484" descr=""/>
+        <xdr:cNvPr id="155" name="product_18485" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_18486" descr=""/>
+        <xdr:cNvPr id="156" name="product_18487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_18485" descr=""/>
+        <xdr:cNvPr id="157" name="product_17746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_18487" descr=""/>
+        <xdr:cNvPr id="158" name="product_18488" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_17746" descr=""/>
+        <xdr:cNvPr id="159" name="product_18491" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_18488" descr=""/>
+        <xdr:cNvPr id="160" name="product_18514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_18491" descr=""/>
+        <xdr:cNvPr id="161" name="product_18515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_18514" descr=""/>
+        <xdr:cNvPr id="162" name="product_18516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_18515" descr=""/>
+        <xdr:cNvPr id="163" name="product_18570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_18516" descr=""/>
+        <xdr:cNvPr id="164" name="product_18573" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_18570" descr=""/>
+        <xdr:cNvPr id="165" name="product_18572" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_18573" descr=""/>
+        <xdr:cNvPr id="166" name="product_17748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_18572" descr=""/>
+        <xdr:cNvPr id="167" name="product_17749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_17748" descr=""/>
+        <xdr:cNvPr id="168" name="product_17747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_17749" descr=""/>
+        <xdr:cNvPr id="169" name="product_17750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_17747" descr=""/>
+        <xdr:cNvPr id="170" name="product_17751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_17750" descr=""/>
+        <xdr:cNvPr id="171" name="product_17753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_17751" descr=""/>
+        <xdr:cNvPr id="172" name="product_18589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_17753" descr=""/>
+        <xdr:cNvPr id="173" name="product_18588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_18589" descr=""/>
+        <xdr:cNvPr id="174" name="product_18590" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_18588" descr=""/>
+        <xdr:cNvPr id="175" name="product_18531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_18590" descr=""/>
+        <xdr:cNvPr id="176" name="product_18533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_18531" descr=""/>
+        <xdr:cNvPr id="177" name="product_18532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_18533" descr=""/>
+        <xdr:cNvPr id="178" name="product_18530" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_18532" descr=""/>
+        <xdr:cNvPr id="179" name="product_18529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_18530" descr=""/>
+        <xdr:cNvPr id="180" name="product_18535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_18529" descr=""/>
+        <xdr:cNvPr id="181" name="product_18534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_18535" descr=""/>
+        <xdr:cNvPr id="182" name="product_18536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_18534" descr=""/>
+        <xdr:cNvPr id="183" name="product_18537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_18536" descr=""/>
+        <xdr:cNvPr id="184" name="product_18538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_18537" descr=""/>
+        <xdr:cNvPr id="185" name="product_18540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_18538" descr=""/>
+        <xdr:cNvPr id="186" name="product_18539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_18540" descr=""/>
+        <xdr:cNvPr id="187" name="product_18541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_18539" descr=""/>
+        <xdr:cNvPr id="188" name="product_18542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_18541" descr=""/>
+        <xdr:cNvPr id="189" name="product_18543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_18542" descr=""/>
+        <xdr:cNvPr id="190" name="product_18550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_18543" descr=""/>
+        <xdr:cNvPr id="191" name="product_18549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_18550" descr=""/>
+        <xdr:cNvPr id="192" name="product_18547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_18549" descr=""/>
+        <xdr:cNvPr id="193" name="product_18546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_18547" descr=""/>
+        <xdr:cNvPr id="194" name="product_18545" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_18546" descr=""/>
+        <xdr:cNvPr id="195" name="product_18544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
-        <a:stretch>
-[...72 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -8979,51 +8893,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E218"/>
+  <dimension ref="A1:E216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="7.5" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
@@ -9339,81 +9253,81 @@
         <v>3</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="11">
         <v>5400.0</v>
       </c>
     </row>
     <row r="29" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A29" s="13">
         <v>4</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E29" s="11">
-        <v>2350.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="30" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A30" s="13">
         <v>5</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="11">
-        <v>5900.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="31" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A31" s="13">
         <v>6</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="11">
-        <v>7700.0</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="32" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A32" s="13">
         <v>7</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="11">
         <v>1800.0</v>
       </c>
     </row>
     <row r="33" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A33" s="13">
         <v>8</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="7" t="s">
         <v>54</v>
       </c>
@@ -9530,186 +9444,186 @@
         <v>1</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E41" s="11">
         <v>1150.0</v>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A42" s="13">
         <v>2</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E42" s="11">
-        <v>1250.0</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="43" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A43" s="13">
         <v>3</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E43" s="11">
         <v>680.0</v>
       </c>
     </row>
     <row r="44" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A44" s="13">
         <v>4</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E44" s="11">
-        <v>860.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="45" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A45" s="13">
         <v>5</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="11">
-        <v>650.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="46" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A46" s="13">
         <v>6</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E46" s="11">
-        <v>700.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="47" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A47" s="13">
         <v>7</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E47" s="11">
         <v>170.0</v>
       </c>
     </row>
     <row r="48" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A48" s="13">
         <v>8</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E48" s="11">
         <v>1200.0</v>
       </c>
     </row>
     <row r="49" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A49" s="13">
         <v>9</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E49" s="11">
-        <v>1580.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="50" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A50" s="13">
         <v>10</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E50" s="11">
         <v>1100.0</v>
       </c>
     </row>
     <row r="51" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A51" s="13">
         <v>11</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E51" s="11">
-        <v>1100.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A52" s="13">
         <v>12</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E52" s="11">
         <v>2300.0</v>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A53" s="13">
         <v>13</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="7" t="s">
         <v>91</v>
       </c>
@@ -10490,1730 +10404,1700 @@
         <v>65</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>196</v>
       </c>
       <c r="E105" s="11">
         <v>430.0</v>
       </c>
     </row>
     <row r="106" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A106" s="13">
         <v>66</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>198</v>
       </c>
       <c r="E106" s="11">
-        <v>590.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="107" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A107" s="13">
         <v>67</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>200</v>
       </c>
       <c r="E107" s="11">
-        <v>580.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="108" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A108" s="13">
         <v>68</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>202</v>
       </c>
       <c r="E108" s="11">
-        <v>550.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="109" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A109" s="13">
         <v>69</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>204</v>
       </c>
       <c r="E109" s="11">
-        <v>650.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="110" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A110" s="13">
         <v>70</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>206</v>
       </c>
       <c r="E110" s="11">
-        <v>590.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="111" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A111" s="13">
         <v>71</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D111" s="8" t="s">
         <v>208</v>
       </c>
       <c r="E111" s="11">
-        <v>1100.0</v>
+        <v>1780.0</v>
       </c>
     </row>
     <row r="112" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A112" s="13">
         <v>72</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D112" s="8" t="s">
         <v>210</v>
       </c>
       <c r="E112" s="11">
-        <v>1100.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="113" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A113" s="13">
         <v>73</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D113" s="8" t="s">
         <v>212</v>
       </c>
       <c r="E113" s="11">
-        <v>1780.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="114" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A114" s="13">
         <v>74</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>214</v>
       </c>
       <c r="E114" s="11">
-        <v>1300.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="115" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A115" s="13">
         <v>75</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D115" s="8" t="s">
         <v>216</v>
       </c>
       <c r="E115" s="11">
-        <v>1200.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="116" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A116" s="13">
         <v>76</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D116" s="8" t="s">
         <v>218</v>
       </c>
       <c r="E116" s="11">
-        <v>1700.0</v>
-[...7 lines deleted...]
-      <c r="C117" s="7" t="s">
+        <v>1200.0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" outlineLevel="1">
+      <c r="A117" s="14" t="s">
         <v>219</v>
       </c>
-      <c r="D117" s="8" t="s">
+      <c r="B117" s="2"/>
+      <c r="C117" s="2"/>
+      <c r="D117" s="2"/>
+      <c r="E117" s="9"/>
+    </row>
+    <row r="118" spans="1:5" outlineLevel="2">
+      <c r="A118" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A119" s="13">
+        <v>1</v>
+      </c>
+      <c r="B119" s="6"/>
+      <c r="C119" s="7" t="s">
         <v>220</v>
       </c>
-      <c r="E117" s="11">
-[...8 lines deleted...]
-      <c r="C118" s="7" t="s">
+      <c r="D119" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="D118" s="8" t="s">
+      <c r="E119" s="11">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A120" s="13">
+        <v>2</v>
+      </c>
+      <c r="B120" s="6"/>
+      <c r="C120" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="E118" s="11">
-[...4 lines deleted...]
-      <c r="A119" s="14" t="s">
+      <c r="D120" s="8" t="s">
         <v>223</v>
       </c>
-      <c r="B119" s="2"/>
-[...18 lines deleted...]
-        <v>10</v>
+      <c r="E120" s="11">
+        <v>20.0</v>
       </c>
     </row>
     <row r="121" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A121" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D121" s="8" t="s">
         <v>225</v>
       </c>
       <c r="E121" s="11">
-        <v>680.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="122" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A122" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D122" s="8" t="s">
         <v>227</v>
       </c>
       <c r="E122" s="11">
-        <v>20.0</v>
-[...7 lines deleted...]
-      <c r="C123" s="7" t="s">
+        <v>42.0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" outlineLevel="1">
+      <c r="A123" s="14" t="s">
         <v>228</v>
       </c>
-      <c r="D123" s="8" t="s">
+      <c r="B123" s="2"/>
+      <c r="C123" s="2"/>
+      <c r="D123" s="2"/>
+      <c r="E123" s="9"/>
+    </row>
+    <row r="124" spans="1:5" outlineLevel="2">
+      <c r="A124" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A125" s="13">
+        <v>1</v>
+      </c>
+      <c r="B125" s="6"/>
+      <c r="C125" s="7" t="s">
         <v>229</v>
       </c>
-      <c r="E123" s="11">
-[...8 lines deleted...]
-      <c r="C124" s="7" t="s">
+      <c r="D125" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="D124" s="8" t="s">
+      <c r="E125" s="11">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" outlineLevel="1">
+      <c r="A126" s="14" t="s">
         <v>231</v>
       </c>
-      <c r="E124" s="11">
-[...4 lines deleted...]
-      <c r="A125" s="14" t="s">
+      <c r="B126" s="2"/>
+      <c r="C126" s="2"/>
+      <c r="D126" s="2"/>
+      <c r="E126" s="9"/>
+    </row>
+    <row r="127" spans="1:5" outlineLevel="2">
+      <c r="A127" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A128" s="13">
+        <v>1</v>
+      </c>
+      <c r="B128" s="6"/>
+      <c r="C128" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="B125" s="2"/>
-[...26 lines deleted...]
-      <c r="C127" s="7" t="s">
+      <c r="D128" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="D127" s="8" t="s">
+      <c r="E128" s="11">
+        <v>890.0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A129" s="13">
+        <v>2</v>
+      </c>
+      <c r="B129" s="6"/>
+      <c r="C129" s="7" t="s">
         <v>234</v>
       </c>
-      <c r="E127" s="11">
-[...4 lines deleted...]
-      <c r="A128" s="14" t="s">
+      <c r="D129" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="B128" s="2"/>
-[...18 lines deleted...]
-        <v>10</v>
+      <c r="E129" s="11">
+        <v>980.0</v>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A130" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D130" s="8" t="s">
         <v>237</v>
       </c>
       <c r="E130" s="11">
-        <v>890.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A131" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D131" s="8" t="s">
         <v>239</v>
       </c>
       <c r="E131" s="11">
-        <v>980.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A132" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D132" s="8" t="s">
         <v>241</v>
       </c>
       <c r="E132" s="11">
-        <v>710.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A133" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D133" s="8" t="s">
         <v>243</v>
       </c>
       <c r="E133" s="11">
-        <v>710.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="134" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A134" s="13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D134" s="8" t="s">
         <v>245</v>
       </c>
       <c r="E134" s="11">
-        <v>800.0</v>
-[...3 lines deleted...]
-      <c r="A135" s="13">
+        <v>1800.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" outlineLevel="1">
+      <c r="A135" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="B135" s="2"/>
+      <c r="C135" s="2"/>
+      <c r="D135" s="2"/>
+      <c r="E135" s="9"/>
+    </row>
+    <row r="136" spans="1:5" outlineLevel="2">
+      <c r="A136" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B135" s="6"/>
-[...3 lines deleted...]
-      <c r="D135" s="8" t="s">
+      <c r="B136" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E136" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A137" s="13">
+        <v>1</v>
+      </c>
+      <c r="B137" s="6"/>
+      <c r="C137" s="7" t="s">
         <v>247</v>
       </c>
-      <c r="E135" s="11">
-[...8 lines deleted...]
-      <c r="C136" s="7" t="s">
+      <c r="D137" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="D136" s="8" t="s">
+      <c r="E137" s="11">
+        <v>520.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A138" s="13">
+        <v>2</v>
+      </c>
+      <c r="B138" s="6"/>
+      <c r="C138" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="E136" s="11">
-[...4 lines deleted...]
-      <c r="A137" s="14" t="s">
+      <c r="D138" s="8" t="s">
         <v>250</v>
       </c>
-      <c r="B137" s="2"/>
-[...18 lines deleted...]
-        <v>10</v>
+      <c r="E138" s="11">
+        <v>540.0</v>
       </c>
     </row>
     <row r="139" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A139" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D139" s="8" t="s">
         <v>252</v>
       </c>
       <c r="E139" s="11">
-        <v>680.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="140" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A140" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D140" s="8" t="s">
         <v>254</v>
       </c>
       <c r="E140" s="11">
-        <v>540.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A141" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D141" s="8" t="s">
         <v>256</v>
       </c>
       <c r="E141" s="11">
         <v>430.0</v>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A142" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D142" s="8" t="s">
         <v>258</v>
       </c>
       <c r="E142" s="11">
         <v>430.0</v>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A143" s="13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D143" s="8" t="s">
         <v>260</v>
       </c>
       <c r="E143" s="11">
-        <v>430.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A144" s="13">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D144" s="8" t="s">
         <v>262</v>
       </c>
       <c r="E144" s="11">
-        <v>430.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="145" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A145" s="13">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D145" s="8" t="s">
         <v>264</v>
       </c>
       <c r="E145" s="11">
-        <v>790.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A146" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D146" s="8" t="s">
         <v>266</v>
       </c>
       <c r="E146" s="11">
-        <v>790.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="147" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A147" s="13">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D147" s="8" t="s">
         <v>268</v>
       </c>
       <c r="E147" s="11">
-        <v>290.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="148" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A148" s="13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D148" s="8" t="s">
         <v>270</v>
       </c>
       <c r="E148" s="11">
-        <v>290.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="149" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A149" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D149" s="8" t="s">
         <v>272</v>
       </c>
       <c r="E149" s="11">
-        <v>530.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="150" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A150" s="13">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D150" s="8" t="s">
         <v>274</v>
       </c>
       <c r="E150" s="11">
-        <v>530.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A151" s="13">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D151" s="8" t="s">
         <v>276</v>
       </c>
       <c r="E151" s="11">
-        <v>670.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A152" s="13">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D152" s="8" t="s">
         <v>278</v>
       </c>
       <c r="E152" s="11">
-        <v>670.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A153" s="13">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>280</v>
       </c>
       <c r="E153" s="11">
-        <v>780.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A154" s="13">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D154" s="8" t="s">
         <v>282</v>
       </c>
       <c r="E154" s="11">
-        <v>780.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A155" s="13">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D155" s="8" t="s">
         <v>284</v>
       </c>
       <c r="E155" s="11">
-        <v>550.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A156" s="13">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D156" s="8" t="s">
         <v>286</v>
       </c>
       <c r="E156" s="11">
-        <v>550.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A157" s="13">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D157" s="8" t="s">
         <v>288</v>
       </c>
       <c r="E157" s="11">
-        <v>500.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A158" s="13">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D158" s="8" t="s">
         <v>290</v>
       </c>
       <c r="E158" s="11">
-        <v>500.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A159" s="13">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D159" s="8" t="s">
         <v>292</v>
       </c>
       <c r="E159" s="11">
-        <v>110.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A160" s="13">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D160" s="8" t="s">
         <v>294</v>
       </c>
       <c r="E160" s="11">
-        <v>110.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A161" s="13">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D161" s="8" t="s">
         <v>296</v>
       </c>
       <c r="E161" s="11">
-        <v>520.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A162" s="13">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D162" s="8" t="s">
         <v>298</v>
       </c>
       <c r="E162" s="11">
-        <v>520.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A163" s="13">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D163" s="8" t="s">
         <v>300</v>
       </c>
       <c r="E163" s="11">
-        <v>580.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="164" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A164" s="13">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D164" s="8" t="s">
         <v>302</v>
       </c>
       <c r="E164" s="11">
-        <v>300.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="165" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A165" s="13">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D165" s="8" t="s">
         <v>304</v>
       </c>
       <c r="E165" s="11">
-        <v>300.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="166" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A166" s="13">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D166" s="8" t="s">
         <v>306</v>
       </c>
       <c r="E166" s="11">
         <v>320.0</v>
       </c>
     </row>
     <row r="167" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A167" s="13">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D167" s="8" t="s">
         <v>308</v>
       </c>
       <c r="E167" s="11">
-        <v>320.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="168" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A168" s="13">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D168" s="8" t="s">
         <v>310</v>
       </c>
       <c r="E168" s="11">
-        <v>320.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="169" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A169" s="13">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D169" s="8" t="s">
         <v>312</v>
       </c>
       <c r="E169" s="11">
-        <v>460.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="170" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A170" s="13">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D170" s="8" t="s">
         <v>314</v>
       </c>
       <c r="E170" s="11">
-        <v>460.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="171" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A171" s="13">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D171" s="8" t="s">
         <v>316</v>
       </c>
       <c r="E171" s="11">
-        <v>50.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="172" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A172" s="13">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B172" s="6"/>
       <c r="C172" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D172" s="8" t="s">
         <v>318</v>
       </c>
       <c r="E172" s="11">
         <v>50.0</v>
       </c>
     </row>
     <row r="173" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A173" s="13">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D173" s="8" t="s">
         <v>320</v>
       </c>
       <c r="E173" s="11">
-        <v>55.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="174" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A174" s="13">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B174" s="6"/>
       <c r="C174" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D174" s="8" t="s">
         <v>322</v>
       </c>
       <c r="E174" s="11">
-        <v>50.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="175" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A175" s="13">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B175" s="6"/>
       <c r="C175" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D175" s="8" t="s">
         <v>324</v>
       </c>
       <c r="E175" s="11">
-        <v>50.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="176" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A176" s="13">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D176" s="8" t="s">
         <v>326</v>
       </c>
       <c r="E176" s="11">
-        <v>55.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="177" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A177" s="13">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D177" s="8" t="s">
         <v>328</v>
       </c>
       <c r="E177" s="11">
-        <v>170.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="178" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A178" s="13">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D178" s="8" t="s">
         <v>330</v>
       </c>
       <c r="E178" s="11">
-        <v>170.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="179" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A179" s="13">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D179" s="8" t="s">
         <v>332</v>
       </c>
       <c r="E179" s="11">
-        <v>17.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="180" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A180" s="13">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D180" s="8" t="s">
         <v>334</v>
       </c>
       <c r="E180" s="11">
-        <v>17.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="181" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A181" s="13">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D181" s="8" t="s">
         <v>336</v>
       </c>
       <c r="E181" s="11">
-        <v>30.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="182" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A182" s="13">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D182" s="8" t="s">
         <v>338</v>
       </c>
       <c r="E182" s="11">
-        <v>30.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="183" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A183" s="13">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D183" s="8" t="s">
         <v>340</v>
       </c>
       <c r="E183" s="11">
-        <v>42.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="184" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A184" s="13">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D184" s="8" t="s">
         <v>342</v>
       </c>
       <c r="E184" s="11">
-        <v>42.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="185" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A185" s="13">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D185" s="8" t="s">
         <v>344</v>
       </c>
       <c r="E185" s="11">
-        <v>35.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="186" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A186" s="13">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D186" s="8" t="s">
         <v>346</v>
       </c>
       <c r="E186" s="11">
-        <v>70.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="187" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A187" s="13">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D187" s="8" t="s">
         <v>348</v>
       </c>
       <c r="E187" s="11">
-        <v>290.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="188" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A188" s="13">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D188" s="8" t="s">
         <v>350</v>
       </c>
       <c r="E188" s="11">
-        <v>290.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="189" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A189" s="13">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D189" s="8" t="s">
         <v>352</v>
       </c>
       <c r="E189" s="11">
-        <v>200.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="190" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A190" s="13">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D190" s="8" t="s">
         <v>354</v>
       </c>
       <c r="E190" s="11">
-        <v>200.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="191" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A191" s="13">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D191" s="8" t="s">
         <v>356</v>
       </c>
       <c r="E191" s="11">
-        <v>80.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="192" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A192" s="13">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D192" s="8" t="s">
         <v>358</v>
       </c>
       <c r="E192" s="11">
-        <v>80.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="193" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A193" s="13">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D193" s="8" t="s">
         <v>360</v>
       </c>
       <c r="E193" s="11">
-        <v>300.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="194" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A194" s="13">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D194" s="8" t="s">
         <v>362</v>
       </c>
       <c r="E194" s="11">
-        <v>300.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="195" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A195" s="13">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D195" s="8" t="s">
         <v>364</v>
       </c>
       <c r="E195" s="11">
-        <v>350.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="196" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A196" s="13">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D196" s="8" t="s">
         <v>366</v>
       </c>
       <c r="E196" s="11">
-        <v>350.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="197" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A197" s="13">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D197" s="8" t="s">
         <v>368</v>
       </c>
       <c r="E197" s="11">
-        <v>330.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="198" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A198" s="13">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D198" s="8" t="s">
         <v>370</v>
       </c>
       <c r="E198" s="11">
         <v>35.0</v>
       </c>
     </row>
     <row r="199" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A199" s="13">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D199" s="8" t="s">
         <v>372</v>
       </c>
       <c r="E199" s="11">
-        <v>45.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="200" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A200" s="13">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D200" s="8" t="s">
         <v>374</v>
       </c>
       <c r="E200" s="11">
         <v>35.0</v>
       </c>
     </row>
     <row r="201" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A201" s="13">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D201" s="8" t="s">
         <v>376</v>
       </c>
       <c r="E201" s="11">
-        <v>35.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="202" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A202" s="13">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D202" s="8" t="s">
         <v>378</v>
       </c>
       <c r="E202" s="11">
-        <v>35.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="203" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A203" s="13">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D203" s="8" t="s">
         <v>380</v>
       </c>
       <c r="E203" s="11">
-        <v>62.0</v>
+        <v>73.0</v>
       </c>
     </row>
     <row r="204" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A204" s="13">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D204" s="8" t="s">
         <v>382</v>
       </c>
       <c r="E204" s="11">
-        <v>68.0</v>
+        <v>73.0</v>
       </c>
     </row>
     <row r="205" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A205" s="13">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D205" s="8" t="s">
         <v>384</v>
       </c>
       <c r="E205" s="11">
         <v>73.0</v>
       </c>
     </row>
     <row r="206" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A206" s="13">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B206" s="6"/>
       <c r="C206" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D206" s="8" t="s">
         <v>386</v>
       </c>
       <c r="E206" s="11">
-        <v>73.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="207" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A207" s="13">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B207" s="6"/>
       <c r="C207" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D207" s="8" t="s">
         <v>388</v>
       </c>
       <c r="E207" s="11">
-        <v>73.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="208" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A208" s="13">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D208" s="8" t="s">
         <v>390</v>
       </c>
       <c r="E208" s="11">
-        <v>53.0</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="209" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A209" s="13">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D209" s="8" t="s">
         <v>392</v>
       </c>
       <c r="E209" s="11">
-        <v>53.0</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="210" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A210" s="13">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D210" s="8" t="s">
         <v>394</v>
       </c>
       <c r="E210" s="11">
         <v>66.0</v>
       </c>
     </row>
     <row r="211" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A211" s="13">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B211" s="6"/>
       <c r="C211" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D211" s="8" t="s">
         <v>396</v>
       </c>
       <c r="E211" s="11">
-        <v>66.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="212" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A212" s="13">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B212" s="6"/>
       <c r="C212" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D212" s="8" t="s">
         <v>398</v>
       </c>
       <c r="E212" s="11">
-        <v>66.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="213" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A213" s="13">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D213" s="8" t="s">
         <v>400</v>
       </c>
       <c r="E213" s="11">
-        <v>180.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="214" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A214" s="13">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B214" s="6"/>
       <c r="C214" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D214" s="8" t="s">
         <v>402</v>
       </c>
       <c r="E214" s="11">
-        <v>160.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="215" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A215" s="13">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B215" s="6"/>
       <c r="C215" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D215" s="8" t="s">
         <v>404</v>
       </c>
       <c r="E215" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="216" spans="1:5" customHeight="1" ht="40" outlineLevel="2">
       <c r="A216" s="13">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B216" s="6"/>
       <c r="C216" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D216" s="8" t="s">
         <v>406</v>
       </c>
       <c r="E216" s="11">
-        <v>180.0</v>
-[...28 lines deleted...]
-      <c r="E218" s="11">
         <v>160.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A39:E39"/>
-    <mergeCell ref="A119:E119"/>
-[...2 lines deleted...]
-    <mergeCell ref="A137:E137"/>
+    <mergeCell ref="A117:E117"/>
+    <mergeCell ref="A123:E123"/>
+    <mergeCell ref="A126:E126"/>
+    <mergeCell ref="A135:E135"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">