--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -30,51 +30,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-19 02:00:02</t>
+    <t>Актуальность прайса на: 2026-07-03 21:40:01</t>
   </si>
   <si>
     <t>Двери из стекла</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FMD-6L-1 AL/Bl-Rc</t>
   </si>
   <si>
     <t>Дверь тонкая алюминиевая межкомнатная 800х2000 левая открывание внутрь, стекло рифленое прозрачное FMD-6L-1 AL/Bl-Rc Черная</t>
   </si>
@@ -1114,36 +1114,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://localhost/</dc:creator>
+  <dc:creator>https://av24.su/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://av24.su/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>