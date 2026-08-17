--- v1 (2026-07-03)
+++ v2 (2026-08-17)
@@ -30,51 +30,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-03 21:40:01</t>
+    <t>Актуальность прайса на: 2026-08-17 22:53:09</t>
   </si>
   <si>
     <t>Двери из стекла</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FMD-6L-1 AL/Bl-Rc</t>
   </si>
   <si>
     <t>Дверь тонкая алюминиевая межкомнатная 800х2000 левая открывание внутрь, стекло рифленое прозрачное FMD-6L-1 AL/Bl-Rc Черная</t>
   </si>