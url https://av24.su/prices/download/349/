--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -30,51 +30,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-17 22:53:09</t>
+    <t>Актуальность прайса на: 2026-10-02 01:41:34</t>
   </si>
   <si>
     <t>Двери из стекла</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FMD-6L-1 AL/Bl-Rc</t>
   </si>
   <si>
     <t>Дверь тонкая алюминиевая межкомнатная 800х2000 левая открывание внутрь, стекло рифленое прозрачное FMD-6L-1 AL/Bl-Rc Черная</t>
   </si>