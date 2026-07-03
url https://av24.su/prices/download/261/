--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-19 02:00:02</t>
+    <t>Актуальность прайса на: 2026-07-03 21:40:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -480,36 +480,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://localhost/</dc:creator>
+  <dc:creator>https://av24.su/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://av24.su/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>