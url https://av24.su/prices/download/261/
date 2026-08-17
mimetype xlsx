--- v1 (2026-07-03)
+++ v2 (2026-08-17)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-03 21:40:02</t>
+    <t>Актуальность прайса на: 2026-08-17 17:51:25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>