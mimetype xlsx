--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-17 17:51:25</t>
+    <t>Актуальность прайса на: 2026-10-02 01:41:27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>