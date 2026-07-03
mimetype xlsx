--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -30,51 +30,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-19 02:00:18</t>
+    <t>Актуальность прайса на: 2026-07-03 21:40:12</t>
   </si>
   <si>
     <t>Покраска стекла CRI GlassPaint</t>
   </si>
   <si>
     <t>Основа для краски GlassPaint</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>VM270</t>
   </si>
@@ -5390,36 +5390,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://localhost/</dc:creator>
+  <dc:creator>https://av24.su/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://av24.su/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>