--- v1 (2026-07-03)
+++ v2 (2026-08-17)
@@ -1,3723 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Прайс-лист компании АВ24. Фурнитура для стекла и материалы для витражей.</t>
   </si>
   <si>
     <t>Москва, Планетная, 13, пом. I.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3Ж.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 700-68-24</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-03 21:40:12</t>
-[...500 lines deleted...]
-    <t>Наконечник 2,0 мм (голубой)</t>
+    <t>Актуальность прайса на: 2026-08-18 00:35:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...27 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...3004 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3962,1443 +382,113 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E97"/>
+  <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="7.5" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="12" t="s">
-[...1324 lines deleted...]
-      </c>
+      <c r="A8" s="3"/>
+      <c r="E8" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A8:E8"/>
-[...3 lines deleted...]
-    <mergeCell ref="A77:E77"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>